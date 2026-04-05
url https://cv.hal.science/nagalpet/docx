--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -454,516 +454,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of artefacts in developing competences in physical education : exploring suudents’ experience and knowledge built in action</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A review of the penetration of Francophone research on intervention in physical education and sport in Anglophone journals since 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélina Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1-15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 25 (4), pp.331-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2020.1729348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036175v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Activity analysis in sports situations by articulating heterogeneous data: reflections and perspectives for design engineering</w:t>
+                <w:t xml:space="preserve">hal-02873328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse de l’activité dans les situations sportives par l’articulation de données hétérogènes : Réflexions et perspectives au service de l’ingénierie de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.5448⟩</w:t>
-[...112 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03085879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of artefacts in developing competences in physical education : exploring suudents’ experience and knowledge built in action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 (4), pp.331-345. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17408989.2020.1729348⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05036175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activity analysis in sports situations by articulating heterogeneous data: reflections and perspectives for design engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873328v1</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.5517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.5448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085879v1</w:t>
+                <w:t xml:space="preserve">hal-03085874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de compétences par les élèves en EP : étude de la dynamique d’engagement et d’actualisation des connaissances dans l’action</w:t>
               </w:r>
@@ -1142,3931 +1142,3931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’usage de l’observation vidéo pour analyser la vision professionnelle d’étudiants en Education physique au début d’une formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.131-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former au métier d’éducateur socio-sportif : exemple d’un dispositif collaboratif centré sur l’expérience d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39, pp.156-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation between students' involvement and teacher management strategies in French 'difficult' classrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.647-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2014.882889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’un dispositif collectif recourant à la vidéo comme artefact pour former à enseigner l’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.105-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité de l’enseignant d’Éducation physique chevronné en début de leçon : interactions et engagement intentionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34, pp.63-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chabauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de l’expérience vidéoscopée un moyen de formation au métier d’enseignant : l’appropriation d’un dispositif multimédia par des étudiants en Éducation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A successful form of trade-off in compensatory policy classrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.340-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1356336X15569373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à enseigner l’Education Physique grâce à l’immersion sensorielle suscitée par un dispositif de vidéo-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et Profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (2), pp.48-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Video-enhanced Teacher Learning Environment based on Multimodal Resources: A Case Study in PETE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.91-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources exploitées par les enseignants d’EPS au cours de leur première année d’expérience professionnelle : Analyse et perspectives pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (4), pp.43-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts and expertise in sport: An empirical study of ice climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (1), pp.82-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquérir des gestes professionnels en EPS grâce à un dispositif de vidéo-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15, pp.131-147</w:t>
+              <w:t xml:space="preserve">, 2014, 12, pp.131-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes d’expériences sensorielles structurant les stratégies d’intervention en classe difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les gestes professionnels et Expériences corporelles, 12, pp.25-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurobiological Degeneracy and Affordance Perception Support Functional Intra-Individual Variability of Inter-Limb Coordination during Ice Climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Wattebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants recourant aux dispositifs audio-visuels : analyse des configurations d'activité chez des fonctionnaires stagiaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors série n°5, pp.47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration de données biomécaniques et d’expérience pour comprendre l’activité de nageurs et concevoir un dispositif d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (3), pp.257-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences, intervention et Éducation physique et sportive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wallian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Cèdre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 " EPS : entre programmes et innovations ", pp.177-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une recherche au plus près des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 352, pp. 16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation audio-visuelle pour former à l’expérience corporelle de l’enseignant d’EPS en situation de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.95-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la gymnastique, entre significations culturelles et maîtrise gestuelle : une question de conception de la technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.132-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenir un engagement physique prédominant en classe d’EPS issue de la Politique d’Éducation Prioritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auvergne Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.En ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations de travail par ateliers et configuration de l'activité collective en classe 'Réseau Ambition Réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.96-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations de travail par ateliers et configuration de l'activité collective en classe 'Réseau Ambition Réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.96-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Measuring Active Drag system usability: An important step for its integration into training sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Performance Analysis in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (10), pp.170-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tolérance et efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La classe, pour apprendre et vivre ensemble, 481, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signification des comportements à connotation violente et gestion des interactions dans une classe RAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal on Violence and Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (11), pp.2-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tolérance et efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossier des Cahiers pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 481, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation et apprentissage dans les « milieux difficiles ». Entre terrain et recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t>
+              <w:t xml:space="preserve">, 2010, 248, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...202 lines deleted...]
-                <w:t xml:space="preserve">L’activité de l’enseignant d’Éducation physique chevronné en début de leçon : interactions et engagement intentionnel.</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité en classe de l’enseignant d’EPS et le caractère «situé» des connaissances dans l’action: contribution d’un programme de recherche en anthropologie cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 34, pp.63-90</w:t>
+              <w:t xml:space="preserve">, 2010, 19, pp.27-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configurations of activity : from the coupling of individual actions to the emergence of collective activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research Papers in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.95-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roche</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Entre autonomie dans le travail et coopération ludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40, pp.105-121</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...396 lines deleted...]
-                <w:t xml:space="preserve">Formes d’expériences sensorielles structurant les stratégies d’intervention en classe difficile</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une activité collective de travail dans une classe d'EPS en 'Réseau ambition réussite' : entre masquage et ostentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...473 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 25, pp.132-147</w:t>
+              <w:t xml:space="preserve">, 2009, 18, pp.156-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage du matériel sportif par l'enseignant d'Education physique pour gérer une classe difficile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n° 352, pp. 16-18</w:t>
+              <w:t xml:space="preserve">Éducateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roche</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of elite swimmers' activity during an instrumented protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huub Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.1043-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410902988669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité de supervision active des enseignants d’EPS en gymnastique : quels savoirs professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of elite swimmers' activity during an instrumented protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huub Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (10), pp.1043-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410902988669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialiser et Transmettre des savoirs en classe d’Education physique : une synergie possible au prix d’une autorité pédagogique conciliante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (2), pp.118-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/029483ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialiser et transmettre des savoirs en classe d'Education physique : une synergie possible au prix d'une autorité pédagogique conciliante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (Numéro 2 thématique " La construction du lien social à l'école "), pp.118-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre une classe au travail en Réseau Ambition Réussite : des formes typiques d'interaction enseignant-élèves lors de leçons d'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, http://tfe.revues.org/index724.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lecture orale au cycle 2 : configuration et viabilité de l'activité collective dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.59-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motifs « cachés » et motifs « apparents » du dialogue professeur - élèves lors des bilans de leçon : étude de cas d’enseignants novices en Education physique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.21-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des actes de transmission interculturelle en danse africaine : une étude de cas en classe d'intégration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brun-Bezombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33, pp.95-111</w:t>
+              <w:t xml:space="preserve">, 2006, 74, pp.7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...646 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaître la gymnastique et savoir l’enseigner en EP : la nature de la connaissance pédagogique des contenus et son lien à l’instruction en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...1455 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5098,273 +5098,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les approches situées de l’action : quelques outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/refor.2003.1833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Savoirs d’action et savoirs de justification en situation d’enseignement : le cas de la gymnastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 143, pp.91-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...132 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyances factuelles et croyances représentationnelles en enseignement scolaire de la gymnastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5795,50 +5795,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction d’un agir compétent en EPS. Analyse des conditions de typification des connaissances des élèves à partir de leur expérience vécue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l’Association des Chercheurs en APS (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution au cours d'une année scolaire de la perception par les élèves du soutien social de l'enseignant d'EPS en classe « difficile »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélina Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aix en provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des connaissances mobilisées dans la relation enseignant-élèves en Lycée professionnel lors de leçon d'EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5860,247 +6050,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Recherche en Education, Réseau des ESPé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042893v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-05036657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisateurs et usages du MOOC Se former pour enseigner dans le supérieur –Enquête évaluative en France</w:t>
               </w:r>
@@ -6306,51 +6306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration de vidéos à 360° dans un dispositif de formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6425,191 +6425,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La compétence face aux enjeux scolaires : analyse du processus de construction d’un agir compétent du point de vue des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e biennale internationale de l’ARIS « L'intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les méthodes d’enseignement de la natation et leurs fondements sur les théories de l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude DEJEPS en natation de course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREPS Auvergne-Rhône-Alpes, Nov 2018, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132290v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02132159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence face aux enjeux scolaires : analyse du processus de construction d’un agir compétent du point de vue des élèves</w:t>
               </w:r>
@@ -6690,51 +6690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter les effets des ateliers de partage d’expérience menés en licence professionnelle développement social et médiation par le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6766,50 +6766,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’approche par compétences en Éducation Physique et Sportive : la construction de dispositions à agir lors d’un cycle de basket-ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale des Doctorant-e-s de l’ARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Quelles tendances dans les processus de conception de ressources éducatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 1ères journées du GIS 2IF : Innovation, Interdisciplinarité, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation et complémentarité entre savoir et connaissance pour la construction d’un agir compétent en Education Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium : Savoirs / Compétences. Colloque international organisé par l’UMR EFTS « Mêlées et démêlés : 50 ans de recherches en Sciences de l’éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competence in PE Practices: Construction and Transfer of Knowledge in the Student’s Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIESEP International Conference, « Cultures, Disciplines, Interactions: Contextualizing Diversity in Physical Activities and Physical Education »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Gosier, Guadeloupe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir un dispositif assisté par vidéo pour former par l’analyse du travail : exemple en EPS d’une démarche de conception continuée dans l'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium « Apprendre du travail/Apprendre au travail en EPS », Les rencontres internationales du Réseau de recherche en éducation et en formation (REF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jul 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence au cœur des pratiques d’enseignement et d’apprentissage en EPS : exemple de la construction d’une action compétente chez un élève lors d’un cycle de basket-ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Biennale de l’AEEPS : Pour que tous les élèves apprennent en EPS ! Quels repères et quels parcours de formation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences du Sport, Oct 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using 360° video in Physical Education Teacher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual presentation, 28th annual international conference of the Society for Information Technology and Teacher Education (SITE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Austin, Texas, United States. pp.3420-3427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation et complémentarité entre savoir et connaissance pour la construction d’un agir compétent en Éducation Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mêlées et démêlés : 50 ans de recherches en sciences de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience corporelle : enjeux et perspectives professionnelles en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude AEEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEPS Limoges, Mar 2017, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La compétence au cœur des pratiques d’enseignement et d’apprentissage en EPS : exemple de la construction d’une action compétente chez un élève lors d’un cycle de basket-ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6831,1139 +7664,854 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l’AEEPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des usages d’un dispositif de vidéoformation par des étudiants de 3e année de licence à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude AEEPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEEPS Limoges, Mar 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">4e Colloque international en éducation : Enjeux actuels et futurs de la formation et de la professionn enseignante (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...225 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des formes de raisonnement et de savoir chez des étudiants d’EPS en situation de vidéoformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Apprendre du travail/Apprendre au travail en EPS », Les rencontres internationales du Réseau de recherche en éducation et en formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories de l’apprentissage et intervention en Natation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, DEJEPS perfectionnement sportif mention Natation de course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREPS Vichy-Auvergne, Jan 2017, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean Trohel</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’activité d’étudiants en éducation physique dans le cadre d’un dispositif multimodal de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium : Savoirs / Compétences. Colloque international organisé par l’UMR EFTS « Mêlées et démêlés : 50 ans de recherches en Sciences de l’éducation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean Trohel</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs de professionnalisation : formation par la pratique et par la réflexion sur la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIESEP International Conference, « Cultures, Disciplines, Interactions: Contextualizing Diversity in Physical Activities and Physical Education »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Gosier, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">Assises STAPS Atelier "Apprentissage – Formation – Education – Professionnalisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean Trohel</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage des techniques corporelles en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale des Doctorant-e-s de l’ARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Créteil, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques Jean Zoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEPS, Oct 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’expérience des acteurs dans l’analyse de l’activité en sport et en éducation physique : points de vue croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 1ères journées du GIS 2IF : Innovation, Interdisciplinarité, Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">9e Biennale internationale de l’ARIS « L’intervention en sport et en Education Physique face aux transformations sociétales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage de la vidéo dans la formation des enseignants d’EPS : nouvelles perspectives d’usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Biennale internationale de l’AFRAPS, Pratiques sportives, éducation physique et société numérique : De l'outil à la transformation des rapports au corps, aux autres, au temps et à l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, Nov 2016, Mérignac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer et réguler l’activité des élèves en Natation sportive : modélisation des pratiques des enseignants d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « EPS et réussite pour tous »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP, Nov 2016, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Video in PETE : new uses for an “old” tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIDREE conference, Consortium of Institutions for Development and Research in Education in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation entre l’activité de l’enseignant et l’activité des élèves lors de la construction de compétences en EPS : analyse et conception pour l’intervention lors d’un cycle de badminton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7992,73 +8540,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque doctoral international de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la compétence : analyse de l’articulation de l’activité de l’enseignant et d’élèves lors d’un cycle de badminton en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8087,4000 +8635,3534 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international de l’Association pour la Recherche dur l’Intervention en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roche</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation entre l’activité de l’enseignant et l’activité des élèves lors de la construction de compétences en EPS : analyse et conception pour l’intervention lors d’un cycle de badminton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDREE conference, Consortium of Institutions for Development and Research in Education in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">3e Colloque doctoral international de l’Education et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...198 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le formateur et les adaptations en contexte : lorsque les éducateurs socio-sportifs en formation composent avec « le principe de réalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Biennale internationale de l’ARIS « L’intervention en sport et en Education Physique face aux transformations sociétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyse de l’activité d’étudiants en éducation physique dans le cadre d’un dispositif multimodal de formation</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à l’enseignement de l’EPS à l’aide d’une multimodalité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7éme Biennale internationale de l’AFRAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, Nov 2016, Merignac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la compétence : analyse de l’articulation de l’activité de l’enseignant et d’élèves lors d’un cycle de badminton en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Biennale internationale de l’ARIS « L’intervention en sport et en Education Physique face aux transformations sociétales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestes et formation aux métiers de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Journée Alain Durey « Les gestes de métier et intervenants éducatifs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRTES, Département STAPS, Université Paris-Est Créteil (UPEC), Mar 2015, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal resources for fostering professional development with PE’s pre-service teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIDREE International Seminar on Professional vision in teacher video-enhanced education: Aims, means and issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de cours d'action individuels et collectifs en formation apprenante : le cas des éducateurs socio-sportifs en licence professionnelle développement social et médiation par le sport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles « Coopérer ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité de l’enseignant d’EPS dans le cadre d’une pédagogie de la compétence : étude de cas lors d’un cycle de badminton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e congrès international de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestes et formation aux métiers de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Journée Alain Durey « Les gestes de métier et intervenants éducatifs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conception participative d’un dispositif de vidéo-formation en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication orale dans le symposium « Visionner le travail ou se visionner au travail sert-il à s’y former ? Intérêts et limites de l’usage de la vidéo en formation ». ConviSciencia de la recherche en éducation, Journées Internationales d'EFTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of an audiovisual device for preservice teachers’ training.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 25th annual conference of the Society for Information Technology and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Information Technology and Teacher Education, Mar 2014, Jacksonville, United States. pp.1313-1316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using video in physical education teacher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oral presentation at the AIESEP World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Auckland, Faculty of Education, School of Curriculum and Pedagogy, Feb 2014, Auckland, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multimodal device for fostering professional development with PE’s preservice teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EARLI SIG11 Conference "Practice-Oriented Teacher Learning and Professional Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Frauenchiemsee, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality Physical Education: the point of view from Research on Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUPEA international Seminar on "Quality in Physical Education"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP and UNESCO, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former au métier d’éducateur socio-sportif : exemple d’un dispositif collaboratif centré sur l’expérience d’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Uni Mail, Jul 2014, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que devient la leçon d'EPS ? Eclairage par l'action située et le cours d'action comme approche des pratiques en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation de formateurs en EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Montpellier, Sep 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique temporelle, lors d’un cycle, des stratégies d’intervention de l’enseignant en classe d’EPS en milieu difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication orale à la 8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Psychologie et des Sciences de l'Education (FPSE), Université de Genève, Jul 2014, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets formatifs d’un dispositif multimodal sur la construction du Savoir enseigner par des étudiants de Licence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication orale 8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Psychologie et des Sciences de l'Education (FPSE), Université de Genève, Jul 2014, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des pratiques en EPS : enjeux pour le travail et la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’AEEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEPS, May 2014, Cournon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de l’entrée dans le métier et perspectives de formation : Une étude à partir des ressources exploitées par les jeunes enseignants d’EPS au cours de leur première année d’expérience professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Psychologie et des Sciences de l'Education (FPSE), Université de Genève, Jul 2014, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique de l’activité et des modes d’engagement en classe d’étudiants de licence au cours d’un stage : une approche par l’expérience vécue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Psychologie et des Sciences de l'Education (FPSE), Université de Genève, Jul 2014, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien entre le Concours de l’agrégation externe EPS et le Métier d’enseignant : le point de vue de l’ARIS (Association pour la recherche sur l’intervention en Sport)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Quel avenir pour l’agrégation externe d’EPS ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, SFHS et Département Sciences du Sport et Education Physique de l'ENS, Mar 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des étudiants à l’intervention en EPS auprès d’élèves en situation de handicap moteur : apport d’un dispositif audio-visuel de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème biennale de l’ARIS « Intervention, Recherche et Formation : Quels enjeux, quelles transformations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, May 2012, Amiens, France. pp.156-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à l'intervention éducative en classe au moyen d'un dispositif de vidéo-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication orale au Colloque international en éducation " Enjeux actuels et futurs de la formation et de la profession enseignante " (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à la dimension expérientielle de l’intervention en classe au moyen de leçons vidéoscopées : un dispositif d’accompagnement des étudiants en Éducation physique et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRDEF (Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation), Aug 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différents moments de la leçon d'EPS : analyse et témoignages d’expériences d’enseignants de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée par l'Association pour l’enseignement de l’EPS (AEEPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEPS, Feb 2013, Aubière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intervention éducative : gestes professionnels et expérience corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve biennale de l'AFRAPS "L'expérience corporelle : éclairages philosophiques, éthiques, épistémologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté du sport de Nancy, Jun 2012, Villers les Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immersion sensorielle de l’enseignant d’EPS dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication orale à la 7e biennale de l'AFRAPS, "L'expérience corporelle : éclairages philosophiques, éthiques, épistémologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté du sport de Nancy, Jun 2012, Villers les Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gestes professionnels de l'enseignant d'EPS en classe : une étude comparée novice-chevronné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème biennale internationale de l'Association pour la Recherche en Intervention en Sport (ARIS), Intervention, Recherche et Formation : quels enjeux, quelles transformations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants par les dispositifs audio-visuels : une immersion sensorielle au service du développement professionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Biennale de l’AFRAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAP Centre d'Etude et de Recherche Appliquée en Psychopédagogie perceptive, Jun 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation audio-visuelle dans la formation à l’intervention en EPS : exemple d'un dispositif avec des étudiants se préparant au professorat des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canourgues Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : "Intervention, Recherche et Formation : quels enjeux, quelles transformations ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR des Sciences du Sport, Université de Picardie Jules Verne, May 2012, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing pupils misbehavior to increase the physical activity in French Compensatory Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings AIESEP 2011 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Limerick, Jun 2011, Limerick, Ireland. pp.62-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser l’activité des nageurs pour concevoir un dispositif d’évaluation de la performance sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 14ème Congrès International de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires M2S et VIPS de Rennes, Oct 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions langagières et proxémiques comme révélateur d'enjeux identitaires : étude chez des professeurs stagiaires en classe d'Education physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium 5 "Construction de l'identité professionnelle chez des stagiaires et des enseignants novices en éducation physique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’activité de glaciéristes débutants utilisant différents piolets : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouponneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès International de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires M2S et VIPS de Rennes, Oct 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants du second degré : dispositifs audio-visuels et configurations d'activités. Le cas des fonctionnaires stagiaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roche</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner les techniques sportives dans une classe d'Éducation physique en Réseau ambition réussite : une activité &amp;quot; située &amp;quot;, émergente et socialement construite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Biennale internationale de l’AFRAPS, Pratiques sportives, éducation physique et société numérique : De l'outil à la transformation des rapports au corps, aux autres, au temps et à l’espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRAPS, Nov 2016, Mérignac, France</w:t>
+              <w:t xml:space="preserve">Enseigner les techniques sportives dans une classe d'Éducation physique en Réseau ambition réussite : une activité " située ", émergeante et socialement construite.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Chamonix, France. pp.Cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Observer et réguler l’activité des élèves en Natation sportive : modélisation des pratiques des enseignants d’EPS</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métier de Maître-Nageur-Sauveteur : Qu'est-ce que le &amp;quot;savoir nager&amp;quot; ? Quelles pédagogies pour quels apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « EPS et réussite pour tous »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SNEP, Nov 2016, Villejuif, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée à la Journée d’étude sur le métier de Maître-Nageur-Sauveteur, BEESAN Traditionnel et Mode alterné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREPS de Vichy, Jan 2010, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intervention des enseignants d’EPS dans l’enseignement en natation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque doctoral international de l’Education et de la Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Communication invitée aux 5e journées Alain Durey "L’intervention en natation : regards croisés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIRTES (EA 7313), Université Paris-Est Créteil (UPEC), Dec 2010, STAPS, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Karine Paret</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre et enseigner dans une classe 'Réseau ambition réussite' : le rôle des transgressions dans la viabilité du travail scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Biennale internationale de l’ARIS « L’intervention en sport et en Education Physique face aux transformations sociétales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Apprendre et enseigner dans une classe 'Réseau ambition réussite' : le rôle des transgressions dans la viabilité du travail scolaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;jeu gymnique&amp;quot;: convergences, controverses dans les conceptions, et incidences sur les pratiques scolaires d’Education physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7éme Biennale internationale de l’AFRAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRAPS, Nov 2016, Merignac, France</w:t>
+              <w:t xml:space="preserve">2e Rencontre suisse sur l'Intervention en Education physique et Sport : "Jouer à la gymnastique scolaire : quelles règles du jeu ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève (FAPSE, ISMMS et IUFE), Oct 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarches de conception de l'enseignement des techniques sportives en EPS et illustrations pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Biennale internationale de l’ARIS « L’intervention en sport et en Education Physique face aux transformations sociétales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Conférence invitée à la Journée d’étude de l'AEEPS Orléans-Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEPS, Nov 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...444 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner dans les collèges difficiles en France : interactions et perception croisée des élèves et de l'enseignant à propos des incivilités et comportements à connotation violente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...2174 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème biennale de l'Association pour la Recherche en Intervention en Sport (ARIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des interactions entre des nageurs de haut niveau et un instrument de mesure subaquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12089,349 +12171,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Biennale de l’ARIS "L’intervention en sport et ses contextes institutionnels : cultures et singularité de l’action"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoires EIRAPS (Univ. de Rodez), DiDIST-CREFI-T (Univ. de Toulouse), LAPRACOR (Univ. de Clermont-Ferrand 2), May 2008, Rodez, France. pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension langagière et gestes professionnels en enseignement et en sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude " Approche anthropologique du langage et des pratiques langagières à l'école "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les pratiques en Education physique et sportive : une entrée par le travail, l'expérience et les gestes professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser les pratiques en Education physique et sportive : une entrée par le travail, l'expérience et les gestes professionnels.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Clermont-Ferrand, France. pp.cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848276v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00848178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation scolaire des élèves en 'Réseau ambition réussite' : une construction articulée avec des formes de sociabilité primaire conflictuelles</w:t>
               </w:r>
@@ -12581,77 +12581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse interlocutoire de deux séances de classes : étude du système de configuration pronominale (en tant qu'indice d'adressage) pour interpréter la cohérence discursive et actionnelle d'enseignants experts ou débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Goigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12928,51 +12928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du processus de conception d’un dispositif de vidéo-formation : dynamique des usages et effets produits pour apprendre à enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13010,51 +13010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participative design of an audiovisual device for PETE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13092,51 +13092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La virtualité d’un dispositif de vidéo-formation pour apprendre à enseigner l’Education Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13174,51 +13174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de supports d'apprentissage audiovisuels pour se former à l'intervention en EPS auprès d'élèves en situation de handicap moteur : exemple avec des étudiants de master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13256,51 +13256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de dispositifs audio-visuels de formation en présentiel des enseignants du second degré en vue de la conception de dispositifs de formation a distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13409,51 +13409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13510,51 +13510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences corporelles et gestes professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue Recherches &amp; Educations. Société Binet-Simon éditions, Tome 2 (13), 2015, Expériences corporelles et gestes professionnels, Bernard Andrieu, 1969-0622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13585,51 +13585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions, significations et apprentissages en EPS. Une approche centrée sur les cours d'expériences des élèves et des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13690,103 +13690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions, significations et apprentissages en EPS. Une approche centrée sur les cours d’expérience des élèves et des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huet Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions EPS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -13909,51 +13909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13997,51 +13997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de pratiques : expérience et gestes professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14337,655 +14337,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’engagement de l’élève en EPS et les gestes professionnels de l’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Rey; Maxime Travert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’engagement de l’élève en EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dossier EP.S n°85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Revue EP.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-170, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche sémiologique de l’activité et de la vidéoformation des enseignants : repères théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Gaudin; Simon Flandin; Sylvie Moussay; Sébastien Chaliès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vidéoformation et développement de l’activité professionnelle enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-48, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une conception participative d’un dispositif de vidéo-formation pour de futurs enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin; Simon Flandin; Sylvie Moussay; Sébastien Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.117-142, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Olivier Rey; Maxime Travert. </w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage de la vidéo dans la formation des enseignants d’EPS : nouvelles perspectives d’usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Suchet; Jacques Mikulovic; Eric Dugas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’engagement de l’élève en EPS</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-170, 2018</w:t>
+              <w:t xml:space="preserve">Sport, éducation physique et société numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, pp.21-37, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Cyrille Gaudin; Simon Flandin; Sylvie Moussay; Sébastien Chaliès. </w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport : une situation privilégiée pour comprendre l’activité et l’expérience corporelle au cœur des pratiques humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Barbier; Marc Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vidéoformation et développement de l’activité professionnelle enseignante</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-48, 2018</w:t>
+              <w:t xml:space="preserve">Encyclopédie d’analyse des activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.631-648, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hazard and discomfort in complex situations: resources for the training of social sports educators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Debarsy; Stéphane Cordier; Cem Ertur; François Nemo; Déborah Nourrit-Lucas; Gérard Poisson; Christel Vrain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Interactions in Complex Systems. Towards A Science of Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-273, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...157 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets formatifs d’un dispositif multimodal sur la construction du Savoir enseigner : étude de cas avec des étudiants de Licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15040,51 +15040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques corporelles en éducation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15120,475 +15120,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transmission et gestes professionnels en danse contemporaine : une étude dans le contexte des pratiques optionnelles à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brun Marielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFRAPS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’EPS face au sensible et à l’artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-114, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Configurations typiques d’interaction en classe d’E.P.S.: regard croisé de l’anthropologie cognitive et de la pragmatique du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Wallian; M.-P. Poggi &amp; A. Chauvin-Vileno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action, interaction, intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.151-176, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">AFRAPS. </w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriétés spatiales et langagières des configurations d’interactions en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Auriac-Slusarczyk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’EPS face au sensible et à l’artistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.99-114, 2014</w:t>
+              <w:t xml:space="preserve">Apprendre et former : la dimension langagière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université Blaise Pascal, pp.155-189, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la leçon d’EPS : des modèles prescriptifs aux modèles descriptifs des activités en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La leçon d’EPS en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A.E.E.P.S, pp.12-18, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de faire danser : étude des gestes professionnels d’une enseignante en danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brun Marielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer la leçon de danse. Regards croisés sur la transmission en milieux éducatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDP de l'académie de Clermont-Ferrand; Collection Repères pour agir, Disciplines et compétences., pp.189-210, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143669v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01076172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention éducative, gestes professionnels et expérience corporelle des enseignants d’EPS : présentation d’un programme de recherche en anthropologie cognitive</w:t>
               </w:r>
@@ -15641,1145 +15641,1240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les interactions langagières et proxémiques en classe d'Education physique : un révélateur de l'identité professionnelle des étudiants stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Carlier; C. Borgès; M. Clerx &amp; C. Deslens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité professionnelle en éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.43-59, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nature et mode de recours à la phénoménologie en STAPS et en Sciences de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joseph Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Quidu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences du sport en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.133-149, 2012, Le mouvement des savoirs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de dispositifs audio-visuels de formation en présentiel des enseignants du second degré en vue de la conception de dispositifs de formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation de formateurs et d'enseignants à l'ère du numérique : stratégies politiques et accompagnement pédagogique, du présentiel à l'enseignement à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international francophone des établissements de formation de formateurs (RIFEFF), Agence universitaire de la Francophonie (AUF),, pp.282-293, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">G. Carlier; C. Borgès; M. Clerx &amp; C. Deslens. </w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions enseignant-élèves et perception des transgressions en classe d'Education physique dans les collèges difficiles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identité professionnelle en éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.43-59, 2012</w:t>
+              <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20-26, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.102-107, 2011</w:t>
+              <w:t xml:space="preserve">, pp.108-114, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inscription corporelle de l’expérience en Education physique et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Revue EP.S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B. Huet &amp; N. Gal-Petitfaux (dir.). L'expérience corporelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-76, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance mécanique des entraîneurs. Études de cas en gymnastique sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ganière</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.108-114, 2011</w:t>
+              <w:t xml:space="preserve">, pp.102-107, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations de l'activité de l'enseignant d'Education physique en situation de supervision active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-75, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation physique et sportive : une autonomie contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.20-26, 2011</w:t>
+              <w:t xml:space="preserve">Travail par compétences et socle commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRDP et Cahiers pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.176-182, 2010, Collection Repères pour agir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...34 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphore de l’énergie dans trois contextes d’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-S Clave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Amans-Passaga, N. Gal-Petitfaux, P. Terral, M. Cizeron &amp; M.-F. Carnus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intervention en sport dans ses contextes institutionnels : cultures et singularité de l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Champollion, pp.179-184, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité et expérience des acteurs en situation : les apports de l’anthropologie cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Revue EP.S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Musard, G. Carlier &amp; M. Loquet (Eds). Sciences de l’intervention en EPS et en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-85, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le travail des enseignants et des formateurs à partir de leurs gestes professionnels : enjeux, éclairages conceptuels et illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cizeron &amp; N. Gal-Petitfaux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse de pratiques : expérience et gestes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.171-183, 2010</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.11-26, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...261 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail, transgressions et errance des élèves en milieu difficile : un compromis à gérer pour les enseignants d'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse de pratiques : expérience et gestes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.11-26, 2010</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.171-183, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des objets dans l’articulation d’activités publiques et masquées participant à la viabilité d’une situation d’enseignement : une étude en gymnastique scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16799,182 +16894,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D. Adé &amp; I. de Saint-Georges (Eds.). Les objets dans la formation : usages, rôles et significations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-185, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail en « vagues » et en « ateliers » : deux façons d’enseigner et d’apprendre au cours de leçons de gymnastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17048,51 +17048,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à l’intervention en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17123,51 +17123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace d’échanges et de débats autour d’une conception ‘enactive’ de l’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17175,51 +17175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17348,51 +17348,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et Régul’@ction en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17592,51 +17592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04896581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085874v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5448" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lenzen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2020.1729348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5517" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.931" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X15569373" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2014.882889" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wattebled" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089865" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L&#233;monie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Toussaint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902988669" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ludovic Seifert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01557981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029483ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun-Bezombes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076167v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astier Philippe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1833" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351935v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farinha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042893v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132290v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036576v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132183v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132176v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132292v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132175v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132193v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144096v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144101v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144767v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132296v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144102v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144774v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194349v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143692v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144782v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canourgues Philippe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143702v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809183v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143696v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143693v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144954v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848278v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144800v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809187v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848276v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848178v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848283v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132252v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132275v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144929v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144931v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188372v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#232;ve" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143207v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781401v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036286v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131860v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132027v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/dossier-ep-s-n-85-l-engagement-de-l-eleve-en-eps_o-15551.html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/understanding-interactions-in-complex-systems" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131896v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132000v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783034322935/Chapter07.xhtml" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076165v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Marielle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143669v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076172v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143542v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848167v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143546v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848267v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143633v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143630v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848272v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076909v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Clave" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143635v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848269v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143637v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143672v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahiers-pedagogiques.com/spip.php?article4283" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076163v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144998v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145069v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04896581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lenzen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2020.1729348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.931" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2014.882889" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X15569373" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143190v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wattebled" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089865" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L&#233;monie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570395v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Toussaint" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902988669" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ludovic Seifert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01557981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029483ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun-Bezombes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076167v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astier Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1833" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351935v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farinha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132175v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016795v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132193v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143695v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144758v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132296v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144098v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132297v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194349v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144774v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143692v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144782v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canourgues Philippe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143704v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809173v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143702v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848178v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809205v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143705v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848283v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132252v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132275v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144929v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144931v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188372v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#232;ve" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143207v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781401v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036286v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132027v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/dossier-ep-s-n-85-l-engagement-de-l-eleve-en-eps_o-15551.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131961v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/understanding-interactions-in-complex-systems" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132000v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783034322935/Chapter07.xhtml" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Marielle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076165v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076172v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143670v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143669v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143542v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848267v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848167v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143546v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143631v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143633v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143630v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143672v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahiers-pedagogiques.com/spip.php?article4283" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Clave" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143635v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848272v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143637v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076163v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144998v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145069v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>