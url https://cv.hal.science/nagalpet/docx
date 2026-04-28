--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -454,307 +454,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the penetration of Francophone research on intervention in physical education and sport in Anglophone journals since 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The student's experience of teacher support in French vocational high-school classes with difficulties in school engagement in physical education: interest of mixed methods research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélina Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2021.1999918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of the penetration of Francophone research on intervention in physical education and sport in Anglophone journals since 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélina Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (4), pp.331-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17408989.2020.1729348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de l’activité dans les situations sportives par l’articulation de données hétérogènes : Réflexions et perspectives au service de l’ingénierie de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.5517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of artefacts in developing competences in physical education : exploring suudents’ experience and knowledge built in action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -783,203 +887,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activity analysis in sports situations by articulating heterogeneous data: reflections and perspectives for design engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.5448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de compétences par les élèves en EP : étude de la dynamique d’engagement et d’actualisation des connaissances dans l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1008,73 +1112,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Numéro Spécial 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de compétences par les élèves en Education Physique : étude de la dynamique d’engagement et d’actualisation des connaissances dans l’action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1093,4324 +1197,4324 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 spécial, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejrieps.931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage de l’observation vidéo pour analyser la vision professionnelle d’étudiants en Education physique au début d’une formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, pp.131-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former au métier d’éducateur socio-sportif : exemple d’un dispositif collaboratif centré sur l’expérience d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39, pp.156-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between students' involvement and teacher management strategies in French 'difficult' classrooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (6), pp.647-669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17408989.2014.882889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité de l’enseignant d’Éducation physique chevronné en début de leçon : interactions et engagement intentionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34, pp.63-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un dispositif collectif recourant à la vidéo comme artefact pour former à enseigner l’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40, pp.105-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’activité de l’enseignant d’Éducation physique chevronné en début de leçon : interactions et engagement intentionnel.</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chabauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de l’expérience vidéoscopée un moyen de formation au métier d’enseignant : l’appropriation d’un dispositif multimédia par des étudiants en Éducation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A successful form of trade-off in compensatory policy classrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.340-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1356336X15569373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à enseigner l’Education Physique grâce à l’immersion sensorielle suscitée par un dispositif de vidéo-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et Profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (2), pp.48-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Video-enhanced Teacher Learning Environment based on Multimodal Resources: A Case Study in PETE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.91-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources exploitées par les enseignants d’EPS au cours de leur première année d’expérience professionnelle : Analyse et perspectives pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (4), pp.43-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts and expertise in sport: An empirical study of ice climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (1), pp.82-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquérir des gestes professionnels en EPS grâce à un dispositif de vidéo-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.131-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes d’expériences sensorielles structurant les stratégies d’intervention en classe difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les gestes professionnels et Expériences corporelles, 12, pp.25-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurobiological Degeneracy and Affordance Perception Support Functional Intra-Individual Variability of Inter-Limb Coordination during Ice Climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Wattebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants recourant aux dispositifs audio-visuels : analyse des configurations d'activité chez des fonctionnaires stagiaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors série n°5, pp.47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration de données biomécaniques et d’expérience pour comprendre l’activité de nageurs et concevoir un dispositif d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (3), pp.257-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences, intervention et Éducation physique et sportive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wallian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Cèdre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 " EPS : entre programmes et innovations ", pp.177-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une recherche au plus près des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 352, pp. 16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation audio-visuelle pour former à l’expérience corporelle de l’enseignant d’EPS en situation de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.95-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la gymnastique, entre significations culturelles et maîtrise gestuelle : une question de conception de la technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 34, pp.63-90</w:t>
+              <w:t xml:space="preserve">, 2012, 25, pp.132-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenir un engagement physique prédominant en classe d’EPS issue de la Politique d’Éducation Prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auvergne Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.En ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations de travail par ateliers et configuration de l'activité collective en classe 'Réseau Ambition Réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.96-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations de travail par ateliers et configuration de l'activité collective en classe 'Réseau Ambition Réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.96-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tolérance et efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossier des Cahiers pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 481, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Measuring Active Drag system usability: An important step for its integration into training sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Performance Analysis in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (10), pp.170-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tolérance et efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La classe, pour apprendre et vivre ensemble, 481, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signification des comportements à connotation violente et gestion des interactions dans une classe RAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal on Violence and Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (11), pp.2-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation et apprentissage dans les « milieux difficiles ». Entre terrain et recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t>
+              <w:t xml:space="preserve">, 2010, 248, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire de l’expérience vidéoscopée un moyen de formation au métier d’enseignant : l’appropriation d’un dispositif multimédia par des étudiants en Éducation physique</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité en classe de l’enseignant d’EPS et le caractère «situé» des connaissances dans l’action: contribution d’un programme de recherche en anthropologie cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.27-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configurations of activity : from the coupling of individual actions to the emergence of collective activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Education Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research Papers in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.95-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roche</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une activité collective de travail dans une classe d'EPS en 'Réseau ambition réussite' : entre masquage et ostentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et Profession</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (2), pp.48-60</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.156-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roche</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Entre autonomie dans le travail et coopération ludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (2), pp.91-110</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Serres</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage du matériel sportif par l'enseignant d'Education physique pour gérer une classe difficile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (4), pp.43-71</w:t>
+              <w:t xml:space="preserve">Éducateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Germain Poizat</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité de supervision active des enseignants d’EPS en gymnastique : quels savoirs professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (1), pp.82-98</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of elite swimmers' activity during an instrumented protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huub Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (10), pp.1043-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410902988669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of elite swimmers' activity during an instrumented protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huub Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.1043-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410902988669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialiser et Transmettre des savoirs en classe d’Education physique : une synergie possible au prix d’une autorité pédagogique conciliante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089865⟩</w:t>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (2), pp.118-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/029483ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialiser et transmettre des savoirs en classe d'Education physique : une synergie possible au prix d'une autorité pédagogique conciliante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hors série n°5, pp.47-58</w:t>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (Numéro 2 thématique " La construction du lien social à l'école "), pp.118-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre une classe au travail en Réseau Ambition Réussite : des formes typiques d'interaction enseignant-élèves lors de leçons d'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (3), pp.257-284</w:t>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, http://tfe.revues.org/index724.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wallian</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lecture orale au cycle 2 : configuration et viabilité de l'activité collective dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Cèdre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 " EPS : entre programmes et innovations ", pp.177-189</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.59-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motifs « cachés » et motifs « apparents » du dialogue professeur - élèves lors des bilans de leçon : étude de cas d’enseignants novices en Education physique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n° 352, pp. 16-18</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roche</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des actes de transmission interculturelle en danse africaine : une étude de cas en classe d'intégration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brun-Bezombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33, pp.95-111</w:t>
+              <w:t xml:space="preserve">, 2006, 74, pp.7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaître la gymnastique et savoir l’enseigner en EP : la nature de la connaissance pédagogique des contenus et son lien à l’instruction en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25, pp.132-147</w:t>
+              <w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (2), pp.9-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vors</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs d’action et savoirs de justification en situation d’enseignement : le cas de la gymnastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auvergne Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.En ligne</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 143, pp.91-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches situées de l’action : quelques outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/refor.2003.1833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...346 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyances factuelles et croyances représentationnelles en enseignement scolaire de la gymnastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
-              </w:r>
-[...1415 lines deleted...]
-                <w:t xml:space="preserve">M. Brun-Bezombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74, pp.7-22</w:t>
+              <w:t xml:space="preserve">, 2002, 59 (23), pp.43-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...379 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5420,228 +5524,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage des techniques corporelles du savoir-nager : éduquer à la sécurité dans un objectif de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les développements durables en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2025, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir la description extrinsèque de l’activité en donnant le primat au vécu de l’acteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes mixtes de recherche pour l’analyse de l’activité et de l’expérience en éducation physique &amp; en Sport. Articulation des données et des épistémologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la relation enseignant-élèves au cours d'une année scolaire en EPS en classe « difficile » : intérêt d'une approche multi-sources*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5670,73 +5774,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l'ARIS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des compétences en EPS : apprendre à agir et à percevoir les traits de familiarité entre les situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5765,73 +5869,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’un agir compétent en EPS. Analyse des conditions de typification des connaissances des élèves à partir de leur expérience vécue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5860,73 +5964,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’Association des Chercheurs en APS (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution au cours d'une année scolaire de la perception par les élèves du soutien social de l'enseignant d'EPS en classe « difficile »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5955,73 +6059,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des connaissances mobilisées dans la relation enseignant-élèves en Lycée professionnel lors de leçon d'EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6050,418 +6154,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Recherche en Education, Réseau des ESPé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire des compétences en Éducation Physique : analyse du processus de typification des connaissances des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la recherche en éducation, Réseau National des ESPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisateurs et usages du MOOC Se former pour enseigner dans le supérieur –Enquête évaluative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Paivandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e colloque annuel de l’ADMEE-Europe « Entre normalisation, contrôle et développement formatif : Évaluations sources de synergies ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.455-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration de vidéos à 360° dans un dispositif de formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence face aux enjeux scolaires : analyse du processus de construction d’un agir compétent du point de vue des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6490,142 +6594,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e biennale internationale de l’ARIS « L'intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes d’enseignement de la natation et leurs fondements sur les théories de l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude DEJEPS en natation de course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREPS Auvergne-Rhône-Alpes, Nov 2018, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence face aux enjeux scolaires : analyse du processus de construction d’un agir compétent du point de vue des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6654,155 +6758,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Biennale de l'ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter les effets des ateliers de partage d’expérience menés en licence professionnelle développement social et médiation par le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Biennale de l’ARIS : L'intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche par compétences en Éducation Physique et Sportive : la construction de dispositions à agir lors d’un cycle de basket-ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6831,198 +6935,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale des Doctorant-e-s de l’ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Quelles tendances dans les processus de conception de ressources éducatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 1ères journées du GIS 2IF : Innovation, Interdisciplinarité, Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation et complémentarité entre savoir et connaissance pour la construction d’un agir compétent en Education Physique et Sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7051,73 +7155,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium : Savoirs / Compétences. Colloque international organisé par l’UMR EFTS « Mêlées et démêlés : 50 ans de recherches en Sciences de l’éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competence in PE Practices: Construction and Transfer of Knowledge in the Student’s Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7146,155 +7250,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP International Conference, « Cultures, Disciplines, Interactions: Contextualizing Diversity in Physical Activities and Physical Education »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un dispositif assisté par vidéo pour former par l’analyse du travail : exemple en EPS d’une démarche de conception continuée dans l'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Apprendre du travail/Apprendre au travail en EPS », Les rencontres internationales du Réseau de recherche en éducation et en formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence au cœur des pratiques d’enseignement et d’apprentissage en EPS : exemple de la construction d’une action compétente chez un élève lors d’un cycle de basket-ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7323,319 +7427,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Biennale de l’AEEPS : Pour que tous les élèves apprennent en EPS ! Quels repères et quels parcours de formation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Sciences du Sport, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation et complémentarité entre savoir et connaissance pour la construction d’un agir compétent en Éducation Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mêlées et démêlés : 50 ans de recherches en sciences de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 360° video in Physical Education Teacher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual presentation, 28th annual international conference of the Society for Information Technology and Teacher Education (SITE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Austin, Texas, United States. pp.3420-3427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience corporelle : enjeux et perspectives professionnelles en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude AEEPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS Limoges, Mar 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence au cœur des pratiques d’enseignement et d’apprentissage en EPS : exemple de la construction d’une action compétente chez un élève lors d’un cycle de basket-ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7664,854 +7768,854 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l’AEEPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des usages d’un dispositif de vidéoformation par des étudiants de 3e année de licence à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque international en éducation : Enjeux actuels et futurs de la formation et de la professionn enseignante (CRIFPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des formes de raisonnement et de savoir chez des étudiants d’EPS en situation de vidéoformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Apprendre du travail/Apprendre au travail en EPS », Les rencontres internationales du Réseau de recherche en éducation et en formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories de l’apprentissage et intervention en Natation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, DEJEPS perfectionnement sportif mention Natation de course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREPS Vichy-Auvergne, Jan 2017, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’activité d’étudiants en éducation physique dans le cadre d’un dispositif multimodal de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de professionnalisation : formation par la pratique et par la réflexion sur la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises STAPS Atelier "Apprentissage – Formation – Education – Professionnalisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage des techniques corporelles en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Jean Zoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS, Oct 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’expérience des acteurs dans l’analyse de l’activité en sport et en éducation physique : points de vue croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Biennale internationale de l’ARIS « L’intervention en sport et en Education Physique face aux transformations sociétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Video in PETE : new uses for an “old” tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIDREE conference, Consortium of Institutions for Development and Research in Education in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage de la vidéo dans la formation des enseignants d’EPS : nouvelles perspectives d’usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Biennale internationale de l’AFRAPS, Pratiques sportives, éducation physique et société numérique : De l'outil à la transformation des rapports au corps, aux autres, au temps et à l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, Nov 2016, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer et réguler l’activité des élèves en Natation sportive : modélisation des pratiques des enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « EPS et réussite pour tous »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNEP, Nov 2016, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation entre l’activité de l’enseignant et l’activité des élèves lors de la construction de compétences en EPS : analyse et conception pour l’intervention lors d’un cycle de badminton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8540,73 +8644,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque doctoral international de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la compétence : analyse de l’articulation de l’activité de l’enseignant et d’élèves lors d’un cycle de badminton en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8635,73 +8739,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international de l’Association pour la Recherche dur l’Intervention en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation entre l’activité de l’enseignant et l’activité des élèves lors de la construction de compétences en EPS : analyse et conception pour l’intervention lors d’un cycle de badminton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8730,237 +8834,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque doctoral international de l’Education et de la Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le formateur et les adaptations en contexte : lorsque les éducateurs socio-sportifs en formation composent avec « le principe de réalité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Biennale internationale de l’ARIS « L’intervention en sport et en Education Physique face aux transformations sociétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à l’enseignement de l’EPS à l’aide d’une multimodalité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7éme Biennale internationale de l’AFRAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, Nov 2016, Merignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la compétence : analyse de l’articulation de l’activité de l’enseignant et d’élèves lors d’un cycle de badminton en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8989,319 +9093,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Biennale internationale de l’ARIS « L’intervention en sport et en Education Physique face aux transformations sociétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes et formation aux métiers de l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journée Alain Durey « Les gestes de métier et intervenants éducatifs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRTES, Département STAPS, Université Paris-Est Créteil (UPEC), Mar 2015, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de cours d'action individuels et collectifs en formation apprenante : le cas des éducateurs socio-sportifs en licence professionnelle développement social et médiation par le sport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles « Coopérer ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal resources for fostering professional development with PE’s pre-service teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIDREE International Seminar on Professional vision in teacher video-enhanced education: Aims, means and issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité de l’enseignant d’EPS dans le cadre d’une pédagogie de la compétence : étude de cas lors d’un cycle de badminton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9330,703 +9434,703 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes et formation aux métiers de l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journée Alain Durey « Les gestes de métier et intervenants éducatifs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une conception participative d’un dispositif de vidéo-formation en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale dans le symposium « Visionner le travail ou se visionner au travail sert-il à s’y former ? Intérêts et limites de l’usage de la vidéo en formation ». ConviSciencia de la recherche en éducation, Journées Internationales d'EFTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an audiovisual device for preservice teachers’ training.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 25th annual conference of the Society for Information Technology and Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Information Technology and Teacher Education, Mar 2014, Jacksonville, United States. pp.1313-1316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using video in physical education teacher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oral presentation at the AIESEP World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Auckland, Faculty of Education, School of Curriculum and Pedagogy, Feb 2014, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality Physical Education: the point of view from Research on Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUPEA international Seminar on "Quality in Physical Education"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP and UNESCO, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal device for fostering professional development with PE’s preservice teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG11 Conference "Practice-Oriented Teacher Learning and Professional Development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Frauenchiemsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former au métier d’éducateur socio-sportif : exemple d’un dispositif collaboratif centré sur l’expérience d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Uni Mail, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que devient la leçon d'EPS ? Eclairage par l'action située et le cours d'action comme approche des pratiques en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation de formateurs en EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat de Montpellier, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle, lors d’un cycle, des stratégies d’intervention de l’enseignant en classe d’EPS en milieu difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10042,828 +10146,828 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale à la 8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Psychologie et des Sciences de l'Education (FPSE), Université de Genève, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets formatifs d’un dispositif multimodal sur la construction du Savoir enseigner par des étudiants de Licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale 8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Psychologie et des Sciences de l'Education (FPSE), Université de Genève, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pratiques en EPS : enjeux pour le travail et la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’AEEPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS, May 2014, Cournon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’entrée dans le métier et perspectives de formation : Une étude à partir des ressources exploitées par les jeunes enseignants d’EPS au cours de leur première année d’expérience professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Psychologie et des Sciences de l'Education (FPSE), Université de Genève, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l’activité et des modes d’engagement en classe d’étudiants de licence au cours d’un stage : une approche par l’expérience vécue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Psychologie et des Sciences de l'Education (FPSE), Université de Genève, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre le Concours de l’agrégation externe EPS et le Métier d’enseignant : le point de vue de l’ARIS (Association pour la recherche sur l’intervention en Sport)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Quel avenir pour l’agrégation externe d’EPS ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, SFHS et Département Sciences du Sport et Education Physique de l'ENS, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à l'intervention éducative en classe au moyen d'un dispositif de vidéo-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication orale au Colloque international en éducation " Enjeux actuels et futurs de la formation et de la profession enseignante " (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des étudiants à l’intervention en EPS auprès d’élèves en situation de handicap moteur : apport d’un dispositif audio-visuel de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème biennale de l’ARIS « Intervention, Recherche et Formation : Quels enjeux, quelles transformations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie, May 2012, Amiens, France. pp.156-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la dimension expérientielle de l’intervention en classe au moyen de leçons vidéoscopées : un dispositif d’accompagnement des étudiants en Éducation physique et sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRDEF (Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation), Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différents moments de la leçon d'EPS : analyse et témoignages d’expériences d’enseignants de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée par l'Association pour l’enseignement de l’EPS (AEEPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS, Feb 2013, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intervention éducative : gestes professionnels et expérience corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve biennale de l'AFRAPS "L'expérience corporelle : éclairages philosophiques, éthiques, épistémologiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté du sport de Nancy, Jun 2012, Villers les Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immersion sensorielle de l’enseignant d’EPS dans la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10879,332 +10983,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale à la 7e biennale de l'AFRAPS, "L'expérience corporelle : éclairages philosophiques, éthiques, épistémologiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté du sport de Nancy, Jun 2012, Villers les Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gestes professionnels de l'enseignant d'EPS en classe : une étude comparée novice-chevronné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème biennale internationale de l'Association pour la Recherche en Intervention en Sport (ARIS), Intervention, Recherche et Formation : quels enjeux, quelles transformations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignants par les dispositifs audio-visuels : une immersion sensorielle au service du développement professionnel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Biennale de l’AFRAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERAP Centre d'Etude et de Recherche Appliquée en Psychopédagogie perceptive, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation audio-visuelle dans la formation à l’intervention en EPS : exemple d'un dispositif avec des étudiants se préparant au professorat des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canourgues Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : "Intervention, Recherche et Formation : quels enjeux, quelles transformations ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR des Sciences du Sport, Université de Picardie Jules Verne, May 2012, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing pupils misbehavior to increase the physical activity in French Compensatory Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11220,73 +11324,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings AIESEP 2011 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Limerick, Jun 2011, Limerick, Ireland. pp.62-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions langagières et proxémiques comme révélateur d'enjeux identitaires : étude chez des professeurs stagiaires en classe d'Education physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium 5 "Construction de l'identité professionnelle chez des stagiaires et des enseignants novices en éducation physique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l’activité des nageurs pour concevoir un dispositif d’évaluation de la performance sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11302,169 +11475,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 14ème Congrès International de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoires M2S et VIPS de Rennes, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’activité de glaciéristes débutants utilisant différents piolets : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pouponneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11479,155 +11583,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès International de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoires M2S et VIPS de Rennes, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignants du second degré : dispositifs audio-visuels et configurations d'activités. Le cas des fonctionnaires stagiaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les techniques sportives dans une classe d'Éducation physique en Réseau ambition réussite : une activité &amp;quot; située &amp;quot;, émergente et socialement construite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11643,211 +11747,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner les techniques sportives dans une classe d'Éducation physique en Réseau ambition réussite : une activité " située ", émergeante et socialement construite.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Chamonix, France. pp.Cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier de Maître-Nageur-Sauveteur : Qu'est-ce que le &amp;quot;savoir nager&amp;quot; ? Quelles pédagogies pour quels apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée à la Journée d’étude sur le métier de Maître-Nageur-Sauveteur, BEESAN Traditionnel et Mode alterné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREPS de Vichy, Jan 2010, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarches de conception de l'enseignement des techniques sportives en EPS et illustrations pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à la Journée d’étude de l'AEEPS Orléans-Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEPS, Nov 2010, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;jeu gymnique&amp;quot;: convergences, controverses dans les conceptions, et incidences sur les pratiques scolaires d’Education physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Rencontre suisse sur l'Intervention en Education physique et Sport : "Jouer à la gymnastique scolaire : quelles règles du jeu ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève (FAPSE, ISMMS et IUFE), Oct 2010, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intervention des enseignants d’EPS dans l’enseignement en natation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication invitée aux 5e journées Alain Durey "L’intervention en natation : regards croisés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIRTES (EA 7313), Université Paris-Est Créteil (UPEC), Dec 2010, STAPS, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et enseigner dans une classe 'Réseau ambition réussite' : le rôle des transgressions dans la viabilité du travail scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11863,591 +12105,453 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre et enseigner dans une classe 'Réseau ambition réussite' : le rôle des transgressions dans la viabilité du travail scolaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner dans les collèges difficiles en France : interactions et perception croisée des élèves et de l'enseignant à propos des incivilités et comportements à connotation violente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème biennale de l'Association pour la Recherche en Intervention en Sport (ARIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des interactions entre des nageurs de haut niveau et un instrument de mesure subaquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Biennale de l’ARIS "L’intervention en sport et ses contextes institutionnels : cultures et singularité de l’action"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoires EIRAPS (Univ. de Rodez), DiDIST-CREFI-T (Univ. de Toulouse), LAPRACOR (Univ. de Clermont-Ferrand 2), May 2008, Rodez, France. pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension langagière et gestes professionnels en enseignement et en sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude " Approche anthropologique du langage et des pratiques langagières à l'école "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les pratiques en Education physique et sportive : une entrée par le travail, l'expérience et les gestes professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser les pratiques en Education physique et sportive : une entrée par le travail, l'expérience et les gestes professionnels.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Clermont-Ferrand, France. pp.cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation scolaire des élèves en 'Réseau ambition réussite' : une construction articulée avec des formes de sociabilité primaire conflictuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12463,73 +12567,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La socialisation scolaire des élèves en 'Réseau ambition réussite' : une construction articulée avec des formes de sociabilité primaire conflictuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France. pp.cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration de l'activité collective en EPS dans une classe Réseau ambition réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12545,176 +12649,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journées Ala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse interlocutoire de deux séances de classes : étude du système de configuration pronominale (en tant qu'indice d'adressage) pour interpréter la cohérence discursive et actionnelle d'enseignants experts ou débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Goigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notion de gestes professionnels : entre analyse de l'activité, épistémologie et ingénierie de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12724,51 +12828,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des compétences en Éducation Physique : analyse du processus de typification des connaissances des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12797,73 +12901,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition du Printemps de la Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche par compétences en Education Physique et Sportive : analyse de l’activité et de l’expérience d’un élève en situation de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12892,461 +12996,461 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition Printemps de la Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du processus de conception d’un dispositif de vidéo-formation : dynamique des usages et effets produits pour apprendre à enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication affichée à la 8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participative design of an audiovisual device for PETE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster presentation at the AIESEP World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La virtualité d’un dispositif de vidéo-formation pour apprendre à enseigner l’Education Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication affichée au Colloque international en éducation « Enjeux actuels et futurs de la formation et de la profession enseignante »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de supports d'apprentissage audiovisuels pour se former à l'intervention en EPS auprès d'élèves en situation de handicap moteur : exemple avec des étudiants de master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication affichée à la 8ème Rencontre nationale des responsables de formations ASH, " Enseignement et Formation - Adaptation Scolaire et Encadrement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de dispositifs audio-visuels de formation en présentiel des enseignants du second degré en vue de la conception de dispositifs de formation a distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation de formateurs et d’enseignants à l’ère du numérique : stratégies politiques et accompagnement pédagogique, du présentiel à l’enseignement à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13356,793 +13460,793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.296, 2018, Savoir et formation, 978-2-343-14461-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Flandin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rayou</w:t>
+                <w:t xml:space="preserve">hal-01774439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences corporelles et gestes professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue Recherches &amp; Educations. Société Binet-Simon éditions, Tome 2 (13), 2015, Expériences corporelles et gestes professionnels, Bernard Andrieu, 1969-0622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions, significations et apprentissages en EPS. Une approche centrée sur les cours d’expérience des élèves et des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.296, 2018, Savoir et formation, 978-2-343-14461-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EPS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Revue Recherches &amp; Educations. Société Binet-Simon éditions, Tome 2 (13), 2015, Expériences corporelles et gestes professionnels, Bernard Andrieu, 1969-0622</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions, significations et apprentissages en EPS. Une approche centrée sur les cours d'expériences des élèves et des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue E.P.S, pp.208, 2013, " Recherche et Formation "</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sève</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Revue E.P.S, pp.208, 2013, " Recherche et Formation "</w:t>
+                <w:t xml:space="preserve">Huet Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Revue EP.S. Editions Revue EP.S., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Editions EPS. 2013</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intervention en sport et ses contextes institutionnels : cultures et singularité de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université des Sciences Sociales de Toulouse, pp.302, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Editions Revue EP.S. Editions Revue EP.S., 2011</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de pratiques : expérience et gestes professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal, pp.288, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université des Sciences Sociales de Toulouse, pp.302, 2010</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Natation de course en situation. Observer et intervenir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EP&amp;S, pp.240, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14152,133 +14256,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques du corps et émotions : des approches holistiques en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques, émotions et développement humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylepse, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d’appropriation des savoirs au service de la construction d’un agir compétent : une étude de cas en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14307,2574 +14411,2574 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In P. Dupont, P. Buznic-Bourgeacq, et M-F. Carnus (eds.), Compétence(s) et savoir(s) pour enseigner et appendre : controverses, compromis et compromissions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65-86, L'Harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement de l’élève en EPS et les gestes professionnels de l’enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saujat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Rey; Maxime Travert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’engagement de l’élève en EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dossier EP.S n°85, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Revue EP.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-170, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Revue EP.S.</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02132027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche sémiologique de l’activité et de la vidéoformation des enseignants : repères théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin; Simon Flandin; Sylvie Moussay; Sébastien Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéoformation et développement de l’activité professionnelle enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-48, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une conception participative d’un dispositif de vidéo-formation pour de futurs enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin; Simon Flandin; Sylvie Moussay; Sébastien Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.117-142, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage de la vidéo dans la formation des enseignants d’EPS : nouvelles perspectives d’usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Suchet; Jacques Mikulovic; Eric Dugas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, éducation physique et société numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, pp.21-37, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport : une situation privilégiée pour comprendre l’activité et l’expérience corporelle au cœur des pratiques humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Barbier; Marc Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d’analyse des activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.631-648, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hazard and discomfort in complex situations: resources for the training of social sports educators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Debarsy; Stéphane Cordier; Cem Ertur; François Nemo; Déborah Nourrit-Lucas; Gérard Poisson; Christel Vrain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Interactions in Complex Systems. Towards A Science of Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-273, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets formatifs d’un dispositif multimodal sur la construction du Savoir enseigner : étude de cas avec des étudiants de Licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Lenzen; Daniel Deriaz; Bernard Poussin; Hervé Dénervaud; Adrián Cordoba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, temporalités et intervention en EPS et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-151, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques corporelles en éducation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Durand; Denis Hauw; Germain Poizat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’apprentissage des techniques corporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.101-114, 2015, 978-2-13-061894-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission et gestes professionnels en danse contemporaine : une étude dans le contexte des pratiques optionnelles à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brun Marielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFRAPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’EPS face au sensible et à l’artistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-114, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations typiques d’interaction en classe d’E.P.S.: regard croisé de l’anthropologie cognitive et de la pragmatique du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Wallian; M.-P. Poggi &amp; A. Chauvin-Vileno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action, interaction, intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.151-176, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés spatiales et langagières des configurations d’interactions en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Auriac-Slusarczyk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre et former : la dimension langagière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Blaise Pascal, pp.155-189, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la leçon d’EPS : des modèles prescriptifs aux modèles descriptifs des activités en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La leçon d’EPS en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A.E.E.P.S, pp.12-18, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de faire danser : étude des gestes professionnels d’une enseignante en danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brun Marielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer la leçon de danse. Regards croisés sur la transmission en milieux éducatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDP de l'académie de Clermont-Ferrand; Collection Repères pour agir, Disciplines et compétences., pp.189-210, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention éducative, gestes professionnels et expérience corporelle des enseignants d’EPS : présentation d’un programme de recherche en anthropologie cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFRAPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Andrieu, J. Morlot &amp; G. Richard (Eds.). L’expérience corporelle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-62, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions langagières et proxémiques en classe d'Education physique : un révélateur de l'identité professionnelle des étudiants stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Carlier; C. Borgès; M. Clerx &amp; C. Deslens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité professionnelle en éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.43-59, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et mode de recours à la phénoménologie en STAPS et en Sciences de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joseph Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Quidu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences du sport en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.133-149, 2012, Le mouvement des savoirs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de dispositifs audio-visuels de formation en présentiel des enseignants du second degré en vue de la conception de dispositifs de formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation de formateurs et d'enseignants à l'ère du numérique : stratégies politiques et accompagnement pédagogique, du présentiel à l'enseignement à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international francophone des établissements de formation de formateurs (RIFEFF), Agence universitaire de la Francophonie (AUF),, pp.282-293, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions enseignant-élèves et perception des transgressions en classe d'Education physique dans les collèges difficiles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.20-26, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance mécanique des entraîneurs. Études de cas en gymnastique sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ganière</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.102-107, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.108-114, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inscription corporelle de l’expérience en Education physique et sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Revue EP.S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Huet &amp; N. Gal-Petitfaux (dir.). L'expérience corporelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-76, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configurations de l'activité de l'enseignant d'Education physique en situation de supervision active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.102-107, 2011</w:t>
+              <w:t xml:space="preserve">, pp.69-75, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation physique et sportive : une autonomie contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail par compétences et socle commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRDP et Cahiers pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.176-182, 2010, Collection Repères pour agir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métaphore de l’énergie dans trois contextes d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-S Clave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Amans-Passaga, N. Gal-Petitfaux, P. Terral, M. Cizeron &amp; M.-F. Carnus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intervention en sport dans ses contextes institutionnels : cultures et singularité de l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Champollion, pp.179-184, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail, transgressions et errance des élèves en milieu difficile : un compromis à gérer pour les enseignants d'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse de pratiques : expérience et gestes professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.171-183, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité et expérience des acteurs en situation : les apports de l’anthropologie cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Revue EP.S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Musard, G. Carlier &amp; M. Loquet (Eds). Sciences de l’intervention en EPS et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-85, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le travail des enseignants et des formateurs à partir de leurs gestes professionnels : enjeux, éclairages conceptuels et illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Cizeron &amp; N. Gal-Petitfaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse de pratiques : expérience et gestes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.11-26, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des objets dans l’articulation d’activités publiques et masquées participant à la viabilité d’une situation d’enseignement : une étude en gymnastique scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16894,137 +16998,137 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D. Adé &amp; I. de Saint-Georges (Eds.). Les objets dans la formation : usages, rôles et significations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-185, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail en « vagues » et en « ateliers » : deux façons d’enseigner et d’apprendre au cours de leçons de gymnastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Carlier, D. Bouthier &amp; G. Bui-Xuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir en Education physique et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.344-351, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17034,244 +17138,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à l’intervention en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace d’échanges et de débats autour d’une conception ‘enactive’ de l’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de l’organisation matérielle au service des contenus d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17280,51 +17384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17334,118 +17438,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et Régul’@ction en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17592,51 +17696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04896581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lenzen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2020.1729348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.931" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2014.882889" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X15569373" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143190v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wattebled" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089865" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L&#233;monie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570395v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Toussaint" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902988669" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ludovic Seifert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01557981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029483ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun-Bezombes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076167v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astier Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1833" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351935v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farinha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132175v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016795v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132193v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143695v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144758v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132296v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144098v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132297v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194349v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144774v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143692v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144782v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canourgues Philippe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143704v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809173v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143702v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848178v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809205v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143705v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848283v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132252v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132275v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144929v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144931v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188372v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#232;ve" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143207v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781401v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036286v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132027v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/dossier-ep-s-n-85-l-engagement-de-l-eleve-en-eps_o-15551.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131961v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/understanding-interactions-in-complex-systems" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132000v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783034322935/Chapter07.xhtml" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Marielle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076165v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076172v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143670v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143669v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143542v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848267v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848167v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143546v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143631v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143633v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143630v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143672v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahiers-pedagogiques.com/spip.php?article4283" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Clave" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143635v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848272v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143637v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076163v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144998v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145069v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04896581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03545313v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2021.1999918" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lenzen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2020.1729348" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5517" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.931" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2014.882889" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X15569373" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wattebled" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L&#233;monie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Toussaint" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ludovic Seifert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902988669" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01557981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029483ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun-Bezombes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astier Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1833" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farinha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042893v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132098v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132176v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036479v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132191v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143695v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144767v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143675v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144769v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canourgues Philippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143704v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143696v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143702v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809183v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144954v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143705v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848276v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809207v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132275v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144911v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144931v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188372v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036259v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848262v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#232;ve" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784687v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361158v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036286v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/dossier-ep-s-n-85-l-engagement-de-l-eleve-en-eps_o-15551.html" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131860v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131896v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/understanding-interactions-in-complex-systems" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132000v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783034322935/Chapter07.xhtml" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Marielle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076165v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076172v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143670v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143542v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848267v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848167v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143546v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143630v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143672v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahiers-pedagogiques.com/spip.php?article4283" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076909v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Clave" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848272v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143635v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143637v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076163v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144974v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144998v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145069v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132286v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>