--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -558,4570 +558,4570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’analyse de l’activité dans les situations sportives par l’articulation de données hétérogènes : Réflexions et perspectives au service de l’ingénierie de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A review of the penetration of Francophone research on intervention in physical education and sport in Anglophone journals since 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (4), pp.331-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17408989.2020.1729348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’analyse de l’activité dans les situations sportives par l’articulation de données hétérogènes : Réflexions et perspectives au service de l’ingénierie de conception</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of artefacts in developing competences in physical education : exploring suudents’ experience and knowledge built in action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activity analysis in sports situations by articulating heterogeneous data: reflections and perspectives for design engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.5517⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The role of artefacts in developing competences in physical education : exploring suudents’ experience and knowledge built in action</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de compétences par les élèves en EP : étude de la dynamique d’engagement et d’actualisation des connaissances dans l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro Spécial 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de compétences par les élèves en Education Physique : étude de la dynamique d’engagement et d’actualisation des connaissances dans l’action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 spécial, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage de l’observation vidéo pour analyser la vision professionnelle d’étudiants en Education physique au début d’une formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.131-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former au métier d’éducateur socio-sportif : exemple d’un dispositif collaboratif centré sur l’expérience d’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.156-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de l’expérience vidéoscopée un moyen de formation au métier d’enseignant : l’appropriation d’un dispositif multimédia par des étudiants en Éducation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chabauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A successful form of trade-off in compensatory policy classrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.340-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1356336X15569373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation between students' involvement and teacher management strategies in French 'difficult' classrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1-15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.647-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2014.882889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vors</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’un dispositif collectif recourant à la vidéo comme artefact pour former à enseigner l’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.105-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité de l’enseignant d’Éducation physique chevronné en début de leçon : interactions et engagement intentionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Numéro Spécial 2</w:t>
+              <w:t xml:space="preserve">, 2015, 34, pp.63-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à enseigner l’Education Physique grâce à l’immersion sensorielle suscitée par un dispositif de vidéo-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et Profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (2), pp.48-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Video-enhanced Teacher Learning Environment based on Multimodal Resources: A Case Study in PETE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.91-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources exploitées par les enseignants d’EPS au cours de leur première année d’expérience professionnelle : Analyse et perspectives pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (4), pp.43-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts and expertise in sport: An empirical study of ice climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (1), pp.82-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes d’expériences sensorielles structurant les stratégies d’intervention en classe difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les gestes professionnels et Expériences corporelles, 12, pp.25-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurobiological Degeneracy and Affordance Perception Support Functional Intra-Individual Variability of Inter-Limb Coordination during Ice Climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Wattebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquérir des gestes professionnels en EPS grâce à un dispositif de vidéo-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.131-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants recourant aux dispositifs audio-visuels : analyse des configurations d'activité chez des fonctionnaires stagiaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors série n°5, pp.47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration de données biomécaniques et d’expérience pour comprendre l’activité de nageurs et concevoir un dispositif d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (3), pp.257-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences, intervention et Éducation physique et sportive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wallian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Cèdre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 " EPS : entre programmes et innovations ", pp.177-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la gymnastique, entre significations culturelles et maîtrise gestuelle : une question de conception de la technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2 spécial, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 25, pp.132-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roche</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une recherche au plus près des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15, pp.131-147</w:t>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 352, pp. 16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Karine Paret</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation audio-visuelle pour former à l’expérience corporelle de l’enseignant d’EPS en situation de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.95-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations de travail par ateliers et configuration de l'activité collective en classe 'Réseau Ambition Réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39, pp.156-182</w:t>
+              <w:t xml:space="preserve">, 2011, 22, pp.96-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relation between students' involvement and teacher management strategies in French 'difficult' classrooms</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations de travail par ateliers et configuration de l'activité collective en classe 'Réseau Ambition Réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...76 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 34, pp.63-90</w:t>
+              <w:t xml:space="preserve">, 2011, 22, pp.96-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roche</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenir un engagement physique prédominant en classe d’EPS issue de la Politique d’Éducation Prioritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40, pp.105-121</w:t>
+              <w:t xml:space="preserve">Auvergne Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation et apprentissage dans les « milieux difficiles ». Entre terrain et recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t>
+              <w:t xml:space="preserve">, 2010, 248, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Measuring Active Drag system usability: An important step for its integration into training sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24</w:t>
+              <w:t xml:space="preserve">International Journal of Performance Analysis in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (10), pp.170-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A successful form of trade-off in compensatory policy classrooms</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tolérance et efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Education Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La classe, pour apprendre et vivre ensemble, 481, pp.26-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signification des comportements à connotation violente et gestion des interactions dans une classe RAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et Profession</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (2), pp.48-60</w:t>
+              <w:t xml:space="preserve">International Journal on Violence and Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (11), pp.2-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roche</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tolérance et efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (2), pp.91-110</w:t>
+              <w:t xml:space="preserve">Dossier des Cahiers pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 481, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Serres</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité en classe de l’enseignant d’EPS et le caractère «situé» des connaissances dans l’action: contribution d’un programme de recherche en anthropologie cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (4), pp.43-71</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.27-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Germain Poizat</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configurations of activity : from the coupling of individual actions to the emergence of collective activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (1), pp.82-98</w:t>
+              <w:t xml:space="preserve">Research Papers in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.95-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage du matériel sportif par l'enseignant d'Education physique pour gérer une classe difficile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12, pp.131-146</w:t>
+              <w:t xml:space="preserve">Éducateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formes d’expériences sensorielles structurant les stratégies d’intervention en classe difficile</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Entre autonomie dans le travail et coopération ludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les gestes professionnels et Expériences corporelles, 12, pp.25-42</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une activité collective de travail dans une classe d'EPS en 'Réseau ambition réussite' : entre masquage et ostentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.156-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of elite swimmers' activity during an instrumented protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huub Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.1043-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410902988669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité de supervision active des enseignants d’EPS en gymnastique : quels savoirs professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (3), pp.257-284</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wallian</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of elite swimmers' activity during an instrumented protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huub Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Cèdre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (10), pp.1043-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410902988669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialiser et transmettre des savoirs en classe d'Education physique : une synergie possible au prix d'une autorité pédagogique conciliante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n° 352, pp. 16-18</w:t>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (Numéro 2 thématique " La construction du lien social à l'école "), pp.118-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roche</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre une classe au travail en Réseau Ambition Réussite : des formes typiques d'interaction enseignant-élèves lors de leçons d'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, http://tfe.revues.org/index724.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialiser et Transmettre des savoirs en classe d’Education physique : une synergie possible au prix d’une autorité pédagogique conciliante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (2), pp.118-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/029483ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lecture orale au cycle 2 : configuration et viabilité de l'activité collective dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.59-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motifs « cachés » et motifs « apparents » du dialogue professeur - élèves lors des bilans de leçon : étude de cas d’enseignants novices en Education physique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.21-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des actes de transmission interculturelle en danse africaine : une étude de cas en classe d'intégration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brun-Bezombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33, pp.95-111</w:t>
-[...2041 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74, pp.7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5202,50 +5202,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les approches situées de l’action : quelques outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/refor.2003.1833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Savoirs d’action et savoirs de justification en situation d’enseignement : le cas de la gymnastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5254,191 +5388,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 143, pp.91-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076168v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-01627135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyances factuelles et croyances représentationnelles en enseignement scolaire de la gymnastique</w:t>
               </w:r>
@@ -5498,51 +5498,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (85)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5627,125 +5627,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre d'entretiens d'auto-confrontation enrichis pour investiguer l'expérience vécue d'élèves du cycle 3 en savoir-nager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACTé, Nov 2025, Clermont-ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enrichir la description extrinsèque de l’activité en donnant le primat au vécu de l’acteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes mixtes de recherche pour l’analyse de l’activité et de l’expérience en éducation physique &amp; en Sport. Articulation des données et des épistémologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la relation enseignant-élèves au cours d'une année scolaire en EPS en classe « difficile » : intérêt d'une approche multi-sources*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5774,73 +5869,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l'ARIS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des compétences en EPS : apprendre à agir et à percevoir les traits de familiarité entre les situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5869,73 +5964,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des connaissances mobilisées dans la relation enseignant-élèves en Lycée professionnel lors de leçon d'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélina Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la Recherche en Education, Réseau des ESPé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’un agir compétent en EPS. Analyse des conditions de typification des connaissances des élèves à partir de leur expérience vécue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5964,73 +6154,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’Association des Chercheurs en APS (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution au cours d'une année scolaire de la perception par les élèves du soutien social de l'enseignant d'EPS en classe « difficile »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélina Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6059,168 +6249,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des compétences en Éducation Physique : analyse du processus de typification des connaissances des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6249,323 +6344,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la recherche en éducation, Réseau National des ESPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisateurs et usages du MOOC Se former pour enseigner dans le supérieur –Enquête évaluative en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Paivandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e colloque annuel de l’ADMEE-Europe « Entre normalisation, contrôle et développement formatif : Évaluations sources de synergies ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse. pp.455-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration de vidéos à 360° dans un dispositif de formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence face aux enjeux scolaires : analyse du processus de construction d’un agir compétent du point de vue des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6594,142 +6689,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e biennale internationale de l’ARIS « L'intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes d’enseignement de la natation et leurs fondements sur les théories de l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude DEJEPS en natation de course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREPS Auvergne-Rhône-Alpes, Nov 2018, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence face aux enjeux scolaires : analyse du processus de construction d’un agir compétent du point de vue des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6758,73 +6853,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Biennale de l'ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter les effets des ateliers de partage d’expérience menés en licence professionnelle développement social et médiation par le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6840,73 +6935,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Biennale de l’ARIS : L'intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche par compétences en Éducation Physique et Sportive : la construction de dispositions à agir lors d’un cycle de basket-ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6935,198 +7030,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale des Doctorant-e-s de l’ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Quelles tendances dans les processus de conception de ressources éducatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 1ères journées du GIS 2IF : Innovation, Interdisciplinarité, Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation et complémentarité entre savoir et connaissance pour la construction d’un agir compétent en Education Physique et Sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7155,73 +7250,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium : Savoirs / Compétences. Colloque international organisé par l’UMR EFTS « Mêlées et démêlés : 50 ans de recherches en Sciences de l’éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competence in PE Practices: Construction and Transfer of Knowledge in the Student’s Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7250,73 +7345,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP International Conference, « Cultures, Disciplines, Interactions: Contextualizing Diversity in Physical Activities and Physical Education »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience corporelle : enjeux et perspectives professionnelles en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude AEEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEPS Limoges, Mar 2017, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence au cœur des pratiques d’enseignement et d’apprentissage en EPS : exemple de la construction d’une action compétente chez un élève lors d’un cycle de basket-ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale de l’AEEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un dispositif assisté par vidéo pour former par l’analyse du travail : exemple en EPS d’une démarche de conception continuée dans l'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7332,73 +7591,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Apprendre du travail/Apprendre au travail en EPS », Les rencontres internationales du Réseau de recherche en éducation et en formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence au cœur des pratiques d’enseignement et d’apprentissage en EPS : exemple de la construction d’une action compétente chez un élève lors d’un cycle de basket-ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7427,73 +7686,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Biennale de l’AEEPS : Pour que tous les élèves apprennent en EPS ! Quels repères et quels parcours de formation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Sciences du Sport, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using 360° video in Physical Education Teacher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual presentation, 28th annual international conference of the Society for Information Technology and Teacher Education (SITE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Austin, Texas, United States. pp.3420-3427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation et complémentarité entre savoir et connaissance pour la construction d’un agir compétent en Éducation Physique et Sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7522,319 +7863,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mêlées et démêlés : 50 ans de recherches en sciences de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des usages d’un dispositif de vidéoformation par des étudiants de 3e année de licence à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7850,73 +7945,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque international en éducation : Enjeux actuels et futurs de la formation et de la professionn enseignante (CRIFPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des formes de raisonnement et de savoir chez des étudiants d’EPS en situation de vidéoformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7932,142 +8027,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Apprendre du travail/Apprendre au travail en EPS », Les rencontres internationales du Réseau de recherche en éducation et en formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories de l’apprentissage et intervention en Natation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, DEJEPS perfectionnement sportif mention Natation de course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREPS Vichy-Auvergne, Jan 2017, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation entre l’activité de l’enseignant et l’activité des élèves lors de la construction de compétences en EPS : analyse et conception pour l’intervention lors d’un cycle de badminton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque doctoral international de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la compétence : analyse de l’articulation de l’activité de l’enseignant et d’élèves lors d’un cycle de badminton en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international de l’Association pour la Recherche dur l’Intervention en Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’activité d’étudiants en éducation physique dans le cadre d’un dispositif multimodal de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8083,306 +8368,457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de professionnalisation : formation par la pratique et par la réflexion sur la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises STAPS Atelier "Apprentissage – Formation – Education – Professionnalisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage des techniques corporelles en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Jean Zoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS, Oct 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’expérience des acteurs dans l’analyse de l’activité en sport et en éducation physique : points de vue croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Biennale internationale de l’ARIS « L’intervention en sport et en Education Physique face aux transformations sociétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage de la vidéo dans la formation des enseignants d’EPS : nouvelles perspectives d’usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Biennale internationale de l’AFRAPS, Pratiques sportives, éducation physique et société numérique : De l'outil à la transformation des rapports au corps, aux autres, au temps et à l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, Nov 2016, Mérignac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer et réguler l’activité des élèves en Natation sportive : modélisation des pratiques des enseignants d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « EPS et réussite pour tous »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNEP, Nov 2016, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video in PETE : new uses for an “old” tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8398,414 +8834,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIDREE conference, Consortium of Institutions for Development and Research in Education in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...340 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation entre l’activité de l’enseignant et l’activité des élèves lors de la construction de compétences en EPS : analyse et conception pour l’intervention lors d’un cycle de badminton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8834,73 +8929,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque doctoral international de l’Education et de la Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le formateur et les adaptations en contexte : lorsque les éducateurs socio-sportifs en formation composent avec « le principe de réalité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8916,73 +9011,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Biennale internationale de l’ARIS « L’intervention en sport et en Education Physique face aux transformations sociétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à l’enseignement de l’EPS à l’aide d’une multimodalité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8998,73 +9093,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7éme Biennale internationale de l’AFRAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, Nov 2016, Merignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la compétence : analyse de l’articulation de l’activité de l’enseignant et d’élèves lors d’un cycle de badminton en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9093,483 +9188,483 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Biennale internationale de l’ARIS « L’intervention en sport et en Education Physique face aux transformations sociétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes et formation aux métiers de l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journée Alain Durey « Les gestes de métier et intervenants éducatifs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRTES, Département STAPS, Université Paris-Est Créteil (UPEC), Mar 2015, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité de l’enseignant d’EPS dans le cadre d’une pédagogie de la compétence : étude de cas lors d’un cycle de badminton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e congrès international de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal resources for fostering professional development with PE’s pre-service teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIDREE International Seminar on Professional vision in teacher video-enhanced education: Aims, means and issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de cours d'action individuels et collectifs en formation apprenante : le cas des éducateurs socio-sportifs en licence professionnelle développement social et médiation par le sport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles « Coopérer ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes et formation aux métiers de l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journée Alain Durey « Les gestes de métier et intervenants éducatifs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une conception participative d’un dispositif de vidéo-formation en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9585,73 +9680,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale dans le symposium « Visionner le travail ou se visionner au travail sert-il à s’y former ? Intérêts et limites de l’usage de la vidéo en formation ». ConviSciencia de la recherche en éducation, Journées Internationales d'EFTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique temporelle, lors d’un cycle, des stratégies d’intervention de l’enseignant en classe d’EPS en milieu difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication orale à la 8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Psychologie et des Sciences de l'Education (FPSE), Université de Genève, Jul 2014, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an audiovisual device for preservice teachers’ training.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9667,73 +9844,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 25th annual conference of the Society for Information Technology and Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Information Technology and Teacher Education, Mar 2014, Jacksonville, United States. pp.1313-1316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using video in physical education teacher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9749,470 +9926,388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oral presentation at the AIESEP World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Auckland, Faculty of Education, School of Curriculum and Pedagogy, Feb 2014, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multimodal device for fostering professional development with PE’s preservice teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EARLI SIG11 Conference "Practice-Oriented Teacher Learning and Professional Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Frauenchiemsee, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Physical Education: the point of view from Research on Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPEA international Seminar on "Quality in Physical Education"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNEP and UNESCO, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former au métier d’éducateur socio-sportif : exemple d’un dispositif collaboratif centré sur l’expérience d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Uni Mail, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que devient la leçon d'EPS ? Eclairage par l'action située et le cours d'action comme approche des pratiques en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation de formateurs en EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat de Montpellier, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets formatifs d’un dispositif multimodal sur la construction du Savoir enseigner par des étudiants de Licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10228,142 +10323,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale 8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Psychologie et des Sciences de l'Education (FPSE), Université de Genève, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pratiques en EPS : enjeux pour le travail et la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’AEEPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS, May 2014, Cournon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’entrée dans le métier et perspectives de formation : Une étude à partir des ressources exploitées par les jeunes enseignants d’EPS au cours de leur première année d’expérience professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10392,211 +10487,362 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Psychologie et des Sciences de l'Education (FPSE), Université de Genève, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l’activité et des modes d’engagement en classe d’étudiants de licence au cours d’un stage : une approche par l’expérience vécue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Psychologie et des Sciences de l'Education (FPSE), Université de Genève, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre le Concours de l’agrégation externe EPS et le Métier d’enseignant : le point de vue de l’ARIS (Association pour la recherche sur l’intervention en Sport)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Quel avenir pour l’agrégation externe d’EPS ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, SFHS et Département Sciences du Sport et Education Physique de l'ENS, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à la dimension expérientielle de l’intervention en classe au moyen de leçons vidéoscopées : un dispositif d’accompagnement des étudiants en Éducation physique et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRDEF (Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation), Aug 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des étudiants à l’intervention en EPS auprès d’élèves en situation de handicap moteur : apport d’un dispositif audio-visuel de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème biennale de l’ARIS « Intervention, Recherche et Formation : Quels enjeux, quelles transformations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, May 2012, Amiens, France. pp.156-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à l'intervention éducative en classe au moyen d'un dispositif de vidéo-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10612,362 +10858,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale au Colloque international en éducation " Enjeux actuels et futurs de la formation et de la profession enseignante " (CRIFPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différents moments de la leçon d'EPS : analyse et témoignages d’expériences d’enseignants de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée par l'Association pour l’enseignement de l’EPS (AEEPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS, Feb 2013, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intervention éducative : gestes professionnels et expérience corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve biennale de l'AFRAPS "L'expérience corporelle : éclairages philosophiques, éthiques, épistémologiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté du sport de Nancy, Jun 2012, Villers les Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immersion sensorielle de l’enseignant d’EPS dans la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10983,73 +11078,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale à la 7e biennale de l'AFRAPS, "L'expérience corporelle : éclairages philosophiques, éthiques, épistémologiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté du sport de Nancy, Jun 2012, Villers les Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gestes professionnels de l'enseignant d'EPS en classe : une étude comparée novice-chevronné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11065,73 +11160,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème biennale internationale de l'Association pour la Recherche en Intervention en Sport (ARIS), Intervention, Recherche et Formation : quels enjeux, quelles transformations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignants par les dispositifs audio-visuels : une immersion sensorielle au service du développement professionnel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11147,168 +11242,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Biennale de l’AFRAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERAP Centre d'Etude et de Recherche Appliquée en Psychopédagogie perceptive, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation audio-visuelle dans la formation à l’intervention en EPS : exemple d'un dispositif avec des étudiants se préparant au professorat des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canourgues Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS) : "Intervention, Recherche et Formation : quels enjeux, quelles transformations ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR des Sciences du Sport, Université de Picardie Jules Verne, May 2012, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’activité de glaciéristes débutants utilisant différents piolets : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouponneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès International de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires M2S et VIPS de Rennes, Oct 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants du second degré : dispositifs audio-visuels et configurations d'activités. Le cas des fonctionnaires stagiaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing pupils misbehavior to increase the physical activity in French Compensatory Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11324,414 +11609,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings AIESEP 2011 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Limerick, Jun 2011, Limerick, Ireland. pp.62-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser l’activité des nageurs pour concevoir un dispositif d’évaluation de la performance sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 14ème Congrès International de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires M2S et VIPS de Rennes, Oct 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions langagières et proxémiques comme révélateur d'enjeux identitaires : étude chez des professeurs stagiaires en classe d'Education physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium 5 "Construction de l'identité professionnelle chez des stagiaires et des enseignants novices en éducation physique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...271 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les techniques sportives dans une classe d'Éducation physique en Réseau ambition réussite : une activité &amp;quot; située &amp;quot;, émergente et socialement construite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11747,526 +11842,526 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner les techniques sportives dans une classe d'Éducation physique en Réseau ambition réussite : une activité " située ", émergeante et socialement construite.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Chamonix, France. pp.Cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner dans les collèges difficiles en France : interactions et perception croisée des élèves et de l'enseignant à propos des incivilités et comportements à connotation violente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème biennale de l'Association pour la Recherche en Intervention en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier de Maître-Nageur-Sauveteur : Qu'est-ce que le &amp;quot;savoir nager&amp;quot; ? Quelles pédagogies pour quels apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée à la Journée d’étude sur le métier de Maître-Nageur-Sauveteur, BEESAN Traditionnel et Mode alterné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREPS de Vichy, Jan 2010, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intervention des enseignants d’EPS dans l’enseignement en natation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication invitée aux 5e journées Alain Durey "L’intervention en natation : regards croisés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIRTES (EA 7313), Université Paris-Est Créteil (UPEC), Dec 2010, STAPS, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre et enseigner dans une classe 'Réseau ambition réussite' : le rôle des transgressions dans la viabilité du travail scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre et enseigner dans une classe 'Réseau ambition réussite' : le rôle des transgressions dans la viabilité du travail scolaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.cédérom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;jeu gymnique&amp;quot;: convergences, controverses dans les conceptions, et incidences sur les pratiques scolaires d’Education physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Rencontre suisse sur l'Intervention en Education physique et Sport : "Jouer à la gymnastique scolaire : quelles règles du jeu ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève (FAPSE, ISMMS et IUFE), Oct 2010, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches de conception de l'enseignement des techniques sportives en EPS et illustrations pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée à la Journée d’étude de l'AEEPS Orléans-Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS, Nov 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...314 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des interactions entre des nageurs de haut niveau et un instrument de mesure subaquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12275,283 +12370,283 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Biennale de l’ARIS "L’intervention en sport et ses contextes institutionnels : cultures et singularité de l’action"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoires EIRAPS (Univ. de Rodez), DiDIST-CREFI-T (Univ. de Toulouse), LAPRACOR (Univ. de Clermont-Ferrand 2), May 2008, Rodez, France. pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension langagière et gestes professionnels en enseignement et en sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude " Approche anthropologique du langage et des pratiques langagières à l'école "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les pratiques en Education physique et sportive : une entrée par le travail, l'expérience et les gestes professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser les pratiques en Education physique et sportive : une entrée par le travail, l'expérience et les gestes professionnels.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Clermont-Ferrand, France. pp.cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation scolaire des élèves en 'Réseau ambition réussite' : une construction articulée avec des formes de sociabilité primaire conflictuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12567,73 +12662,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La socialisation scolaire des élèves en 'Réseau ambition réussite' : une construction articulée avec des formes de sociabilité primaire conflictuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France. pp.cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration de l'activité collective en EPS dans une classe Réseau ambition réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12649,176 +12744,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journées Ala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse interlocutoire de deux séances de classes : étude du système de configuration pronominale (en tant qu'indice d'adressage) pour interpréter la cohérence discursive et actionnelle d'enseignants experts ou débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Goigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notion de gestes professionnels : entre analyse de l'activité, épistémologie et ingénierie de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12828,51 +12923,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des compétences en Éducation Physique : analyse du processus de typification des connaissances des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12901,73 +12996,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition du Printemps de la Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche par compétences en Education Physique et Sportive : analyse de l’activité et de l’expérience d’un élève en situation de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12996,73 +13091,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition Printemps de la Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du processus de conception d’un dispositif de vidéo-formation : dynamique des usages et effets produits pour apprendre à enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13078,73 +13173,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication affichée à la 8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participative design of an audiovisual device for PETE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13160,73 +13255,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster presentation at the AIESEP World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La virtualité d’un dispositif de vidéo-formation pour apprendre à enseigner l’Education Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13242,73 +13337,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication affichée au Colloque international en éducation « Enjeux actuels et futurs de la formation et de la profession enseignante »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de supports d'apprentissage audiovisuels pour se former à l'intervention en EPS auprès d'élèves en situation de handicap moteur : exemple avec des étudiants de master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13324,73 +13419,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication affichée à la 8ème Rencontre nationale des responsables de formations ASH, " Enseignement et Formation - Adaptation Scolaire et Encadrement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de dispositifs audio-visuels de formation en présentiel des enseignants du second degré en vue de la conception de dispositifs de formation a distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13406,51 +13501,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation de formateurs et d’enseignants à l’ère du numérique : stratégies politiques et accompagnement pédagogique, du présentiel à l’enseignement à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13460,793 +13555,793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.296, 2018, Savoir et formation, 978-2-343-14461-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rayou</w:t>
+                <w:t xml:space="preserve">hal-01774439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences corporelles et gestes professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue Recherches &amp; Educations. Société Binet-Simon éditions, Tome 2 (13), 2015, Expériences corporelles et gestes professionnels, Bernard Andrieu, 1969-0622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions, significations et apprentissages en EPS. Une approche centrée sur les cours d'expériences des élèves et des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.296, 2018, Savoir et formation, 978-2-343-14461-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue E.P.S, pp.208, 2013, " Recherche et Formation "</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Revue Recherches &amp; Educations. Société Binet-Simon éditions, Tome 2 (13), 2015, Expériences corporelles et gestes professionnels, Bernard Andrieu, 1969-0622</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions, significations et apprentissages en EPS. Une approche centrée sur les cours d’expérience des élèves et des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EPS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huet Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Editions EPS. 2013</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Revue EP.S. Editions Revue EP.S., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Revue E.P.S, pp.208, 2013, " Recherche et Formation "</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intervention en sport et ses contextes institutionnels : cultures et singularité de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université des Sciences Sociales de Toulouse, pp.302, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Editions Revue EP.S. Editions Revue EP.S., 2011</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de pratiques : expérience et gestes professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal, pp.288, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université des Sciences Sociales de Toulouse, pp.302, 2010</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Natation de course en situation. Observer et intervenir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EP&amp;S, pp.240, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14256,133 +14351,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques du corps et émotions : des approches holistiques en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques, émotions et développement humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylepse, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d’appropriation des savoirs au service de la construction d’un agir compétent : une étude de cas en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14411,314 +14506,314 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In P. Dupont, P. Buznic-Bourgeacq, et M-F. Carnus (eds.), Compétence(s) et savoir(s) pour enseigner et appendre : controverses, compromis et compromissions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65-86, L'Harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement de l’élève en EPS et les gestes professionnels de l’enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saujat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Rey; Maxime Travert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’engagement de l’élève en EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dossier EP.S n°85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Revue EP.S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-170, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche sémiologique de l’activité et de la vidéoformation des enseignants : repères théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin; Simon Flandin; Sylvie Moussay; Sébastien Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéoformation et développement de l’activité professionnelle enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-48, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une conception participative d’un dispositif de vidéo-formation pour de futurs enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14738,73 +14833,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin; Simon Flandin; Sylvie Moussay; Sébastien Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.117-142, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage de la vidéo dans la formation des enseignants d’EPS : nouvelles perspectives d’usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14824,258 +14919,258 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Suchet; Jacques Mikulovic; Eric Dugas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, éducation physique et société numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, pp.21-37, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport : une situation privilégiée pour comprendre l’activité et l’expérience corporelle au cœur des pratiques humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Barbier; Marc Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d’analyse des activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.631-648, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hazard and discomfort in complex situations: resources for the training of social sports educators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Debarsy; Stéphane Cordier; Cem Ertur; François Nemo; Déborah Nourrit-Lucas; Gérard Poisson; Christel Vrain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Interactions in Complex Systems. Towards A Science of Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-273, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02131961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets formatifs d’un dispositif multimodal sur la construction du Savoir enseigner : étude de cas avec des étudiants de Licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15085,862 +15180,862 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Lenzen; Daniel Deriaz; Bernard Poussin; Hervé Dénervaud; Adrián Cordoba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, temporalités et intervention en EPS et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-151, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02132000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques corporelles en éducation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Durand; Denis Hauw; Germain Poizat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’apprentissage des techniques corporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.101-114, 2015, 978-2-13-061894-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configurations typiques d’interaction en classe d’E.P.S.: regard croisé de l’anthropologie cognitive et de la pragmatique du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Wallian; M.-P. Poggi &amp; A. Chauvin-Vileno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action, interaction, intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.151-176, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission et gestes professionnels en danse contemporaine : une étude dans le contexte des pratiques optionnelles à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brun Marielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFRAPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’EPS face au sensible et à l’artistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-114, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Configurations typiques d’interaction en classe d’E.P.S.: regard croisé de l’anthropologie cognitive et de la pragmatique du discours</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriétés spatiales et langagières des configurations d’interactions en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...97 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Auriac-Slusarczyk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre et former : la dimension langagière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Blaise Pascal, pp.155-189, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la leçon d’EPS : des modèles prescriptifs aux modèles descriptifs des activités en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La leçon d’EPS en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A.E.E.P.S, pp.12-18, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de faire danser : étude des gestes professionnels d’une enseignante en danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brun Marielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer la leçon de danse. Regards croisés sur la transmission en milieux éducatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDP de l'académie de Clermont-Ferrand; Collection Repères pour agir, Disciplines et compétences., pp.189-210, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention éducative, gestes professionnels et expérience corporelle des enseignants d’EPS : présentation d’un programme de recherche en anthropologie cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFRAPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Andrieu, J. Morlot &amp; G. Richard (Eds.). L’expérience corporelle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-62, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions langagières et proxémiques en classe d'Education physique : un révélateur de l'identité professionnelle des étudiants stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Carlier; C. Borgès; M. Clerx &amp; C. Deslens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité professionnelle en éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.43-59, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et mode de recours à la phénoménologie en STAPS et en Sciences de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joseph Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Quidu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences du sport en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.133-149, 2012, Le mouvement des savoirs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de dispositifs audio-visuels de formation en présentiel des enseignants du second degré en vue de la conception de dispositifs de formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15956,73 +16051,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation de formateurs et d'enseignants à l'ère du numérique : stratégies politiques et accompagnement pédagogique, du présentiel à l'enseignement à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international francophone des établissements de formation de formateurs (RIFEFF), Agence universitaire de la Francophonie (AUF),, pp.282-293, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions enseignant-élèves et perception des transgressions en classe d'Education physique dans les collèges difficiles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16055,370 +16150,370 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.20-26, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La connaissance mécanique des entraîneurs. Études de cas en gymnastique sportive</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.102-107, 2011</w:t>
+              <w:t xml:space="preserve">, pp.108-114, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inscription corporelle de l’expérience en Education physique et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Revue EP.S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B. Huet &amp; N. Gal-Petitfaux (dir.). L'expérience corporelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-76, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance mécanique des entraîneurs. Études de cas en gymnastique sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ganière</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.108-114, 2011</w:t>
+              <w:t xml:space="preserve">, pp.102-107, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations de l'activité de l'enseignant d'Education physique en situation de supervision active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16451,534 +16546,534 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-75, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation physique et sportive : une autonomie contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail par compétences et socle commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRDP et Cahiers pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.176-182, 2010, Collection Repères pour agir</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRDP et Cahiers pédagogiques</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01143672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métaphore de l’énergie dans trois contextes d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-S Clave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Amans-Passaga, N. Gal-Petitfaux, P. Terral, M. Cizeron &amp; M.-F. Carnus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intervention en sport dans ses contextes institutionnels : cultures et singularité de l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Champollion, pp.179-184, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité et expérience des acteurs en situation : les apports de l’anthropologie cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Revue EP.S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Musard, G. Carlier &amp; M. Loquet (Eds). Sciences de l’intervention en EPS et en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-85, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le travail des enseignants et des formateurs à partir de leurs gestes professionnels : enjeux, éclairages conceptuels et illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cizeron &amp; N. Gal-Petitfaux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse de pratiques : expérience et gestes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.171-183, 2010</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.11-26, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...132 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail, transgressions et errance des élèves en milieu difficile : un compromis à gérer pour les enseignants d'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse de pratiques : expérience et gestes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.11-26, 2010</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.171-183, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des objets dans l’articulation d’activités publiques et masquées participant à la viabilité d’une situation d’enseignement : une étude en gymnastique scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16998,73 +17093,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D. Adé &amp; I. de Saint-Georges (Eds.). Les objets dans la formation : usages, rôles et significations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-185, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail en « vagues » et en « ateliers » : deux façons d’enseigner et d’apprendre au cours de leçons de gymnastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17084,51 +17179,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Carlier, D. Bouthier &amp; G. Bui-Xuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir en Education physique et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.344-351, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17138,51 +17233,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à l’intervention en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17191,87 +17286,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace d’échanges et de débats autour d’une conception ‘enactive’ de l’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17279,103 +17374,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de l’organisation matérielle au service des contenus d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17384,51 +17479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17438,51 +17533,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et Régul’@ction en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17491,65 +17586,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17696,51 +17791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04896581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03545313v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2021.1999918" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lenzen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2020.1729348" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5517" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.931" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2014.882889" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X15569373" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wattebled" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L&#233;monie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Toussaint" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ludovic Seifert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902988669" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01557981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029483ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun-Bezombes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astier Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1833" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farinha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042893v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132098v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132176v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036479v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132191v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143695v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144767v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143675v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144769v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809162v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canourgues Philippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143704v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143696v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143702v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809183v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144954v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143705v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848276v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809207v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132275v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144911v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144931v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188372v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036259v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848262v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#232;ve" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784687v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361158v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036286v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/dossier-ep-s-n-85-l-engagement-de-l-eleve-en-eps_o-15551.html" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131860v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131896v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/understanding-interactions-in-complex-systems" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132000v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783034322935/Chapter07.xhtml" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Marielle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076165v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076172v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143670v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143542v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848267v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848167v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143546v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143630v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143672v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahiers-pedagogiques.com/spip.php?article4283" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076909v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Clave" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848272v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143635v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143637v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076163v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144974v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144998v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145069v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132286v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04896581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03545313v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2021.1999918" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5517" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02873328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lenzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2020.1729348" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.931" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X15569373" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2014.882889" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wattebled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L&#233;monie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848186v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub Toussaint" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410902988669" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ludovic Seifert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01557981v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029483ar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun-Bezombes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astier Philippe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1833" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farinha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036657v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036653v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Paivandi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02317867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132290v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036644v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132175v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132291v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132197v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144769v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132296v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144100v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132297v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144948v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809162v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144782v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191764v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canourgues Philippe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143702v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143704v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144967v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143693v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848283v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809207v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132252v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132275v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144911v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144922v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144931v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191517v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848262v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#232;ve" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036259v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361158v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036286v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132027v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/dossier-ep-s-n-85-l-engagement-de-l-eleve-en-eps_o-15551.html" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131860v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131896v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131776v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/understanding-interactions-in-complex-systems" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132000v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783034322935/Chapter07.xhtml" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076165v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143541v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Marielle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076172v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143670v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143669v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143542v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848267v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143546v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143631v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143672v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahiers-pedagogiques.com/spip.php?article4283" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076909v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Clave" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143635v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848272v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076163v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144974v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144998v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02132286v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>