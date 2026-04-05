--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,511 +100,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care for peripheral intravenous catheter: an audit in two French university hospitals</w:t>
+                <w:t xml:space="preserve">Incidence of nosocomial pneumonia in two intensive care units of a French University Hospital from 2016 to 2022 in the era of COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gardes</w:t>
+                <w:t xml:space="preserve">Sélilah Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Pandini</w:t>
+                <w:t xml:space="preserve">Elisabetta Kuczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+                <w:t xml:space="preserve">Elodie Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Liard</w:t>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Deschamps</w:t>
+                <w:t xml:space="preserve">Julien Crozon-Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.100463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-025-05243-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infpip.2025.100463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351873v1</w:t>
+                <w:t xml:space="preserve">inserm-05319099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of nosocomial pneumonia in two intensive care units of a French University Hospital from 2016 to 2022 in the era of COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">Arbovirus Epidemics as Global Health Imperative, Africa, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélilah Amour</w:t>
+                <w:t xml:space="preserve">Salifou Bangoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Kuczewski</w:t>
+                <w:t xml:space="preserve">Alpha-Kabinet Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Marion</w:t>
+                <w:t xml:space="preserve">Maladho Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Argaud</w:t>
+                <w:t xml:space="preserve">Sidikiba Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Crozon-Clauzel</w:t>
+                <w:t xml:space="preserve">Frederic Le Marcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (2), pp.100463. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infpip.2025.100463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3102.240754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05319099v1</w:t>
+                <w:t xml:space="preserve">hal-04915856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbovirus Epidemics as Global Health Imperative, Africa, 2023</w:t>
+                <w:t xml:space="preserve">Care for peripheral intravenous catheter: an audit in two French university hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salifou Bangoura</w:t>
+                <w:t xml:space="preserve">Sophie Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-Kabinet Keita</w:t>
+                <w:t xml:space="preserve">Alexandra Pandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladho Diaby</w:t>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidikiba Sidibé</w:t>
+                <w:t xml:space="preserve">Céline Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Le Marcis</w:t>
+                <w:t xml:space="preserve">Florian Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3102.240754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-025-05243-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915856v1</w:t>
+                <w:t xml:space="preserve">hal-05351873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An audit of central venous catheter insertion and management practices in two French university hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie De-Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (10), pp.1927-1930. </w:t>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salifou Talassone Bangoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Djelo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladho Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,1190 +904,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive home-based malaria management in rural communities of Bassar Health District in northern Togo from 2014 to 2017: PECADOM + , a pilot experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seroprevalence of seven arboviruses of public health importance in sub-Saharan Africa: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifou Talassone Bangoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidikiba Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tchaa Bakai</w:t>
+                <w:t xml:space="preserve">Lanceï Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maë Gense</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Thomas</w:t>
+                <w:t xml:space="preserve">Aminata Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-024-04988-x⟩</w:t>
+              <w:t xml:space="preserve">BMJ Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (10), pp.e016589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2024-016589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906117v1</w:t>
+                <w:t xml:space="preserve">hal-04896421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of seven arboviruses of public health importance in sub-Saharan Africa: a systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidikiba Sidibé</w:t>
+                <w:t xml:space="preserve">Proactive home-based malaria management in rural communities of Bassar Health District in northern Togo from 2014 to 2017: PECADOM + , a pilot experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Bakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maë Gense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanceï Kaba</w:t>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminata Mbaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t>
+                <w:t xml:space="preserve">Anne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (10), pp.e016589. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjgh-2024-016589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-024-04988-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04896421v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-of-Care Testing for SARS-CoV-2: A Prospective Study in a Primary Health Centre</w:t>
+                <w:t xml:space="preserve">Socio-economic determinants of healthy behaviours among primary schoolchildren and adolescents in Lokossa district of southern Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Daniels</w:t>
+                <w:t xml:space="preserve">Herbert Sagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cottin</w:t>
+                <w:t xml:space="preserve">Paulin Kpodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Abalo Bakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics13111888⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/inthealth/ihac018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906033v1</w:t>
+                <w:t xml:space="preserve">hal-04906098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory analysis of the knowledge, attitudes and perceptions of healthcare workers about arboviruses in the context of surveillance in the Republic of Guinea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aminata Mbaye</w:t>
+                <w:t xml:space="preserve">Factors Associated with Increased or Decreased Stress Level in French Children during the First COVID-19 Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Essadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Galia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011814⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), pp.4667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20054667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906018v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic determinants of healthy behaviours among primary schoolchildren and adolescents in Lokossa district of southern Benin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploratory analysis of the knowledge, attitudes and perceptions of healthcare workers about arboviruses in the context of surveillance in the Republic of Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifou Talassone Bangoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidikiba Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidouba Cherif Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (12), pp.e0011814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/inthealth/ihac018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04906098v1</w:t>
+                <w:t xml:space="preserve">hal-04906018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Increased or Decreased Stress Level in French Children during the First COVID-19 Lockdown</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chauliac</w:t>
+                <w:t xml:space="preserve">Factors associated with the nutritional status of children under 5 years of age in Guinea between 2005 and 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifou Talassone Bangoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Essadek</w:t>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Galia</w:t>
+                <w:t xml:space="preserve">Séphora Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20054667⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.540-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980022002622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906044v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with the nutritional status of children under 5 years of age in Guinea between 2005 and 2018</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alioune Camara</w:t>
+                <w:t xml:space="preserve">Factors Associated with Long COVID-19 in a French Multicentric Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séphora Campoy</w:t>
+                <w:t xml:space="preserve">Laetitia Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamoudou Condé</w:t>
+                <w:t xml:space="preserve">Sabrina Bennia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980022002622⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (17), pp.6678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20176678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176547v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Long COVID-19 in a French Multicentric Prospective Cohort Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bennia</w:t>
+                <w:t xml:space="preserve">Disclosure of HIV status and adherence to antiretroviral treatment in children and adolescents from Lomé and Abidjan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Abalo Bakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Termoz</w:t>
+                <w:t xml:space="preserve">Elom Ounoo Takassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+                <w:t xml:space="preserve">Tanoh Kassi François Eboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (17), pp.6678. </w:t>
+              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20176678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11604/pamj.2023.45.13.26795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851359v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclosure of HIV status and adherence to antiretroviral treatment in children and adolescents from Lomé and Abidjan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Point-of-Care Testing for SARS-CoV-2: A Prospective Study in a Primary Health Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elom Ounoo Takassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Thomas</w:t>
+                <w:t xml:space="preserve">Rob Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanoh Kassi François Eboua</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45, </w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11604/pamj.2023.45.13.26795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics13111888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906013v1</w:t>
+                <w:t xml:space="preserve">hal-04906033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 clusters in a teaching hospital during the second wave of the SARS-CoV-2 pandemic in France: a descriptive study and lessons learned for waves to come</w:t>
               </w:r>
@@ -2112,51 +2112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2207,77 +2207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of seasonal malaria chemoprevention in three regions of Togo: a population-based longitudinal study from 2013 to 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchaa Bakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinah Atcha-Oubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,51 +2609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undernutrition and associated factors in primary schoolchildren in Lokossa, Benin: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Sagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandhi Maria Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,857 +2737,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological impact of an acute intervention on medical-psychological emergency unit professionals: the example of hurricane Irma</w:t>
+                <w:t xml:space="preserve">Mortality Following Clostridioides difficile Infection in Europe: A Retrospective Multicenter Case-Control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Razakarivony</w:t>
+                <w:t xml:space="preserve">Jacek Czepiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Krutova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Mizrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJPsych Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjo.2021.61⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10030299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984764v1</w:t>
+                <w:t xml:space="preserve">hal-03819934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of a French surveillance system of Clostridiodes difficile infection: Comparison of patient's characteristics with other national and European data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The History, Efficacy, and Safety of Potential Therapeutics: A Narrative Overview of the Complex Life of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gretta Abou-Sleymane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Rogues</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Tobaiqy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2021.102329⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18030955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188866v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The History, Efficacy, and Safety of Potential Therapeutics: A Narrative Overview of the Complex Life of COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Daou</w:t>
+                <w:t xml:space="preserve">Establishment of a French surveillance system of Clostridiodes difficile infection: Comparison of patient's characteristics with other national and European data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gretta Abou-Sleymane</w:t>
+                <w:t xml:space="preserve">Anaelle Hemmendinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Badro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+                <w:t xml:space="preserve">Benoit Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Tobaiqy</w:t>
+                <w:t xml:space="preserve">Anne Vachee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Rogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18030955⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.102329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2021.102329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905727v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality Following Clostridioides difficile Infection in Europe: A Retrospective Multicenter Case-Control Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacek Czepiel</w:t>
+                <w:t xml:space="preserve">Factors Associated with Clostridioides (Clostridium) Difficile Infection and Colonization: Ongoing Prospective Cohort Study in a French University Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bennia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Krutova</w:t>
+                <w:t xml:space="preserve">Géraldine Martin-Gaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assaf Mizrahi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David A Enoch</w:t>
+                <w:t xml:space="preserve">Laurent Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10030299⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (14), pp.7528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18147528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819934v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Clostridioides (Clostridium) Difficile Infection and Colonization: Ongoing Prospective Cohort Study in a French University Hospital</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Factors associated with admission to intensive care units in COVID-19 patients in Lyon-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bennia</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Martin-Gaujard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Juillard</w:t>
+                <w:t xml:space="preserve">Cédric Dananché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18147528⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.e0243709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905782v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with admission to intensive care units in COVID-19 patients in Lyon-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+                <w:t xml:space="preserve">Psychological impact of an acute intervention on medical-psychological emergency unit professionals: the example of hurricane Irma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Razakarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Henaff</w:t>
+                <w:t xml:space="preserve">Jean-Marc Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dananché</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (1), pp.e0243709. </w:t>
+              <w:t xml:space="preserve">BJPsych Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.e113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/bjo.2021.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873144v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability and perception of the herpes zoster vaccine in the 65 and over population: A French observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne del Signore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Hemmendinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,77 +3664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in registered malaria cases and deaths in Togo from 2008 to 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchaa Bakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinah Atcha-Oubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3792,831 +3792,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Satisfaction of the beneficiaries of compulsory health insurance for public officials and assimilated employees in Lomé, Togo].</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza surveillance during the 2009‐2010, 2010‐2011, 2011‐2012, and 2012‐2013 seasons in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Koumavi Ekouevi</w:t>
+                <w:t xml:space="preserve">Fawzi Derrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essotoma Beweli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Thomas</w:t>
+                <w:t xml:space="preserve">Nicolas Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahéna Izri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El‐aalia Gradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11604/pamj.2019.33.29.17291⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (8), pp.1394-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.25469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905275v1</w:t>
+                <w:t xml:space="preserve">hal-04905418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza surveillance during the 2009‐2010, 2010‐2011, 2011‐2012, and 2012‐2013 seasons in Algeria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+                <w:t xml:space="preserve">[Satisfaction of the beneficiaries of compulsory health insurance for public officials and assimilated employees in Lomé, Togo].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Abalo Bakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahéna Izri</w:t>
+                <w:t xml:space="preserve">Didier Koumavi Ekouevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El‐aalia Gradi</w:t>
+                <w:t xml:space="preserve">Essotoma Beweli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (8), pp.1394-1399. </w:t>
+              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.298-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.25469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11604/pamj.2019.33.29.17291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905418v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ineffective anti PD-1 therapy after BRAF inhibitor failure in advanced melanoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susceptibilities of clinical Clostridium difficile isolates to antimicrobials: a systematic review and meta-analysis of studies since 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amini-Adle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+                <w:t xml:space="preserve">N. Daneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le-Bouar</w:t>
+                <w:t xml:space="preserve">T. Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dalle</w:t>
+                <w:t xml:space="preserve">A. Simor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-4618-9⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.110-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911405v1</w:t>
+                <w:t xml:space="preserve">hal-01911196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibilities of clinical Clostridium difficile isolates to antimicrobials: a systematic review and meta-analysis of studies since 1970</w:t>
+                <w:t xml:space="preserve">Outcomes of Clostridium difficile-suspected diarrhea in a French university hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Daneman</w:t>
+                <w:t xml:space="preserve">Catherine Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Greene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+                <w:t xml:space="preserve">Michel Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (11), pp.2123-2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-018-3348-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911196v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Clostridium difficile-suspected diarrhea in a French university hospital</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+                <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity among children from primary schools in urban areas of Lomé, Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Sagbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Koumavi Ekouevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorland Tafitarilova Ranjandriarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barbut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Perraud</w:t>
+                <w:t xml:space="preserve">Serge Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Abalo Bakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-018-3348-x⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (6), pp.1048-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980017003664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950041v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity among children from primary schools in urban areas of Lomé, Togo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Koumavi Ekouevi</w:t>
+                <w:t xml:space="preserve">Ineffective anti PD-1 therapy after BRAF inhibitor failure in advanced melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amini-Adle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le-Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorland Tafitarilova Ranjandriarison</w:t>
+                <w:t xml:space="preserve">G. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Niangoran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tchaa Abalo Bakai</w:t>
+                <w:t xml:space="preserve">S. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (6), pp.1048-1056. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1368980017003664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4618-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917832v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridium difficile infection in a French university hospital: Eight years of prospective surveillance study</w:t>
               </w:r>
@@ -4730,528 +4730,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining High-Resolution Contact Data with Virological Data to Investigate Influenza Transmission in a Tertiary Care Hospital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Voirin</w:t>
+                <w:t xml:space="preserve">Acute graft-versus-host disease, invasive aspergillosis and Clostridium difficile colitis after peripheral blood stem cell transplantation: a complex network of causalities and a challenge for prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Payet</w:t>
+                <w:t xml:space="preserve">A. Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Barrat</w:t>
+                <w:t xml:space="preserve">T. Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciro Cattuto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+                <w:t xml:space="preserve">M. Cour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.98-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123961v1</w:t>
+                <w:t xml:space="preserve">hal-02044763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Clostridium difficile infection in a French university hospital</w:t>
+                <w:t xml:space="preserve">Hospital management of Clostridium difficile infection: a review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Blais</w:t>
+                <w:t xml:space="preserve">N. Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hirschel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">E. Kuijper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian journal of gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50, pp.1253-60</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.91-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044764v1</w:t>
+                <w:t xml:space="preserve">hal-02044761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital management of Clostridium difficile infection: a review of the literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Khanafer</w:t>
+                <w:t xml:space="preserve">Combining High-Resolution Contact Data with Virological Data to Investigate Influenza Transmission in a Tertiary Care Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Voirin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Barbut</w:t>
+                <w:t xml:space="preserve">Cécile Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kuijper</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro Cattuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2014.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044761v1</w:t>
+                <w:t xml:space="preserve">hal-01123961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute graft-versus-host disease, invasive aspergillosis and Clostridium difficile colitis after peripheral blood stem cell transplantation: a complex network of causalities and a challenge for prevention</w:t>
+                <w:t xml:space="preserve">Treatment of Clostridium difficile infection in a French university hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cour</w:t>
+                <w:t xml:space="preserve">L. Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Persat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Hirschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33, pp.98-100</w:t>
+              <w:t xml:space="preserve">Scandinavian journal of gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.1253-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044763v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of \textitClostridium difficile infection severity in patients hospitalised in medical intensive care</w:t>
               </w:r>
@@ -5276,51 +5276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5397,51 +5397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,77 +5505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Potential Infection Transmission Routes in Hospital Wards Using Wearable Proximity Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Cattuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5799,51 +5799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ka. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dn. Fisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5916,51 +5916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. N. Fisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6279,77 +6279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of an SEIR infectious disease model on the dynamic contact network of conference attendees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Cattuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Colizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6672,51 +6672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05351873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gardes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pandini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-025-05243-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05319099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lilah Amour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Kuczewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crozon-Clauzel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2025.100463" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Bangoura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha-Kabinet Keita" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maladho Diaby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidikiba Sidib&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Marcis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240754" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Khanafer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie De-Santis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04906-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Talassone Bangoura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Djelo Diallo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Camara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Gb&#234;m&#234;mali Hounmenou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.23-0190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Maligeay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Planckaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126160" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Bakai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; Gense" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04988-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance&#239; Kaba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Mbaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2024-016589" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Daniels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cottin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13111888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidouba Cherif Camara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011814" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sagbo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Kpodji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Abalo Bakai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/inthealth/ihac018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Essadek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054667" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Campoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Cond&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002622" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henaff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bennia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20176678" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ounoo Takassi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanoh Kassi Fran&#231;ois Eboua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2023.45.13.26795" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barreto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.06.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchassama Tchadjobo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04434-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03986091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khanafer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oudot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planckaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101591" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuczewski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henaff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Argaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lukaszewicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159401" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhi Maria Barreto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline B&#225;rbara Pereira Costa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Loures Mendes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2021-0254" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Razakarivony" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjo.2021.61" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Hemmendinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vachee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rogues" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2021.102329" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905727v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Daou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretta Abou-Sleymane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Badro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tobaiqy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030955" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czepiel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Krutova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Enoch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10030299" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Martin-Gaujard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147528" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873144v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananch&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243709" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne del Signore" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thierry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tr&#233;po" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.07.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03189935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.10.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Koumavi Ekouevi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essotoma Beweli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2019.33.29.17291" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Derrar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kah&#233;na Izri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;aalia Gradi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25469" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911405v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amini-Adle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Bouar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duru" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4618-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daneman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greene" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.07.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3348-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorland Tafitarilova Ranjandriarison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017003664" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oltra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Hulin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauwalder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vandenesch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003874" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123961v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Cattuto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2014.53" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044764v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hirschel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voirin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuijper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuraz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;net" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Reverdy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v19.i44.8034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sicot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Meyssonier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-359" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862591v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073970" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sicot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyssonnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401776v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka. Brown" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn. Fisman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00864-13" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Brown" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Fisman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02176-12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baratin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Livrozet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2012.656574" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepape" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617201v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stehl&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7015-9-87" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10136" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05319099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lilah Amour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Kuczewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crozon-Clauzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2025.100463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Bangoura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha-Kabinet Keita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maladho Diaby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidikiba Sidib&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Marcis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240754" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05351873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gardes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pandini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Deschamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-025-05243-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Khanafer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie De-Santis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04906-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Talassone Bangoura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Djelo Diallo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Camara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Gb&#234;m&#234;mali Hounmenou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.23-0190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Maligeay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Planckaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126160" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance&#239; Kaba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Mbaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2024-016589" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Bakai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; Gense" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04988-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sagbo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Kpodji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Abalo Bakai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/inthealth/ihac018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Essadek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054667" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidouba Cherif Camara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011814" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Campoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Cond&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002622" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henaff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bennia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20176678" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ounoo Takassi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanoh Kassi Fran&#231;ois Eboua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2023.45.13.26795" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Daniels" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cottin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13111888" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barreto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.06.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchassama Tchadjobo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04434-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03986091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khanafer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oudot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planckaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101591" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuczewski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henaff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Argaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lukaszewicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159401" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhi Maria Barreto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline B&#225;rbara Pereira Costa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Loures Mendes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2021-0254" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819934v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czepiel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Krutova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Enoch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10030299" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Daou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretta Abou-Sleymane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Badro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tobaiqy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030955" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188866v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Hemmendinger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vachee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rogues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2021.102329" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Martin-Gaujard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147528" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243709" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Razakarivony" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjo.2021.61" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne del Signore" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thierry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tr&#233;po" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.07.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03189935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.10.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Derrar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kah&#233;na Izri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;aalia Gradi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25469" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905275v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Koumavi Ekouevi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essotoma Beweli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2019.33.29.17291" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911196v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daneman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.07.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3348-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorland Tafitarilova Ranjandriarison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017003664" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amini-Adle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Bouar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duru" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4618-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oltra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Hulin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauwalder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vandenesch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003874" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuraz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;net" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voirin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuijper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Cattuto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2014.53" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044764v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hirschel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Reverdy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v19.i44.8034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sicot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Meyssonier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-359" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862591v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073970" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sicot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyssonnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401776v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka. Brown" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn. Fisman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00864-13" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Brown" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Fisman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02176-12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baratin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Livrozet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2012.656574" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepape" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617201v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stehl&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7015-9-87" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10136" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>