--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -100,727 +100,727 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of nosocomial pneumonia in two intensive care units of a French University Hospital from 2016 to 2022 in the era of COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">Care for peripheral intravenous catheter: an audit in two French university hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélilah Amour</w:t>
+                <w:t xml:space="preserve">Sophie Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Kuczewski</w:t>
+                <w:t xml:space="preserve">Alexandra Pandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Marion</w:t>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Argaud</w:t>
+                <w:t xml:space="preserve">Céline Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Crozon-Clauzel</w:t>
+                <w:t xml:space="preserve">Florian Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (2), pp.100463. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infpip.2025.100463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-025-05243-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05319099v1</w:t>
+                <w:t xml:space="preserve">hal-05351873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbovirus Epidemics as Global Health Imperative, Africa, 2023</w:t>
+                <w:t xml:space="preserve">Incidence of nosocomial pneumonia in two intensive care units of a French University Hospital from 2016 to 2022 in the era of COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salifou Bangoura</w:t>
+                <w:t xml:space="preserve">Sélilah Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-Kabinet Keita</w:t>
+                <w:t xml:space="preserve">Elisabetta Kuczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladho Diaby</w:t>
+                <w:t xml:space="preserve">Elodie Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidikiba Sidibé</w:t>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Le Marcis</w:t>
+                <w:t xml:space="preserve">Julien Crozon-Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
+              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.100463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3102.240754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infpip.2025.100463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915856v1</w:t>
+                <w:t xml:space="preserve">inserm-05319099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care for peripheral intravenous catheter: an audit in two French university hospitals</w:t>
+                <w:t xml:space="preserve">Arbovirus Epidemics as Global Health Imperative, Africa, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gardes</w:t>
+                <w:t xml:space="preserve">Salifou Bangoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Pandini</w:t>
+                <w:t xml:space="preserve">Alpha-Kabinet Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+                <w:t xml:space="preserve">Maladho Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Liard</w:t>
+                <w:t xml:space="preserve">Sidikiba Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Deschamps</w:t>
+                <w:t xml:space="preserve">Frederic Le Marcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-025-05243-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3102.240754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351873v1</w:t>
+                <w:t xml:space="preserve">hal-04915856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An audit of central venous catheter insertion and management practices in two French university hospitals</w:t>
+                <w:t xml:space="preserve">Predictors of Death in Rifampicin Resistant Tuberculosis Patients Treated with the Short Course in Conakry, Guinea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagham Khanafer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gardes</w:t>
+                <w:t xml:space="preserve">Salifou Talassone Bangoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie De-Santis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Deschamps</w:t>
+                <w:t xml:space="preserve">Boubacar Djelo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladho Diaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-024-04906-8⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.23-0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947608v1</w:t>
+                <w:t xml:space="preserve">hal-04906183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Death in Rifampicin Resistant Tuberculosis Patients Treated with the Short Course in Conakry, Guinea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An audit of central venous catheter insertion and management practices in two French university hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alioune Camara</w:t>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t>
+                <w:t xml:space="preserve">Nathalie De-Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (1), pp.117-122. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (10), pp.1927-1930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.23-0190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-024-04906-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906183v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quick access to information on influenza burden and prevention in Lyon university hospital: A prospective QR code-based information campaign in 2022–2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,103 +910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence of seven arboviruses of public health importance in sub-Saharan Africa: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salifou Talassone Bangoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidikiba Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanceï Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (10), pp.e016589. </w:t>
@@ -1176,918 +1176,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic determinants of healthy behaviours among primary schoolchildren and adolescents in Lokossa district of southern Benin</w:t>
+                <w:t xml:space="preserve">Point-of-Care Testing for SARS-CoV-2: A Prospective Study in a Primary Health Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Sagbo</w:t>
+                <w:t xml:space="preserve">Rob Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulin Kpodji</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Juliette Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/inthealth/ihac018⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics13111888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906098v1</w:t>
+                <w:t xml:space="preserve">hal-04906033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Associated with Increased or Decreased Stress Level in French Children during the First COVID-19 Lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Faucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+                <w:t xml:space="preserve">Nicolas Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauliac</w:t>
+                <w:t xml:space="preserve">Aziz Essadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Galia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (5), pp.4667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph20054667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory analysis of the knowledge, attitudes and perceptions of healthcare workers about arboviruses in the context of surveillance in the Republic of Guinea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salifou Talassone Bangoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castro Gbêmêmali Hounmenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidikiba Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidouba Cherif Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (12), pp.e0011814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with the nutritional status of children under 5 years of age in Guinea between 2005 and 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salifou Talassone Bangoura</w:t>
+                <w:t xml:space="preserve">Socio-economic determinants of healthy behaviours among primary schoolchildren and adolescents in Lokossa district of southern Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Sagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Paulin Kpodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Abalo Bakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alioune Camara</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980022002622⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/inthealth/ihac018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176547v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Long COVID-19 in a French Multicentric Prospective Cohort Study</w:t>
+                <w:t xml:space="preserve">Factors associated with the nutritional status of children under 5 years of age in Guinea between 2005 and 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+                <w:t xml:space="preserve">Salifou Talassone Bangoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Henaff</w:t>
+                <w:t xml:space="preserve">Séphora Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bennia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+                <w:t xml:space="preserve">Mamoudou Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20176678⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.540-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980022002622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851359v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclosure of HIV status and adherence to antiretroviral treatment in children and adolescents from Lomé and Abidjan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Iwaz</w:t>
+                <w:t xml:space="preserve">Factors Associated with Long COVID-19 in a French Multicentric Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bennia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elom Ounoo Takassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Thomas</w:t>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanoh Kassi François Eboua</w:t>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (17), pp.6678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11604/pamj.2023.45.13.26795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20176678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906013v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-of-Care Testing for SARS-CoV-2: A Prospective Study in a Primary Health Centre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disclosure of HIV status and adherence to antiretroviral treatment in children and adolescents from Lomé and Abidjan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Abalo Bakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Daniels</w:t>
+                <w:t xml:space="preserve">Elom Ounoo Takassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cottin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanoh Kassi François Eboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), pp.1888. </w:t>
+              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics13111888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11604/pamj.2023.45.13.26795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906033v1</w:t>
+                <w:t xml:space="preserve">hal-04906013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 clusters in a teaching hospital during the second wave of the SARS-CoV-2 pandemic in France: a descriptive study and lessons learned for waves to come</w:t>
               </w:r>
@@ -2112,51 +2112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2201,1406 +2201,1406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of seasonal malaria chemoprevention in three regions of Togo: a population-based longitudinal study from 2013 to 2020</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using ELEFIGHT(®) QR Codes for Quick Access to Information on Influenza Burden and Prevention: A Pilot Study in Lyon University Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tinah Atcha-Oubou</w:t>
+                <w:t xml:space="preserve">N. Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tchassama Tchadjobo</w:t>
+                <w:t xml:space="preserve">S. Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Planckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04434-w⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines10101591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176542v1</w:t>
+                <w:t xml:space="preserve">inserm-03986091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ELEFIGHT(®) QR Codes for Quick Access to Information on Influenza Burden and Prevention: A Pilot Study in Lyon University Hospital</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Planckaert</w:t>
+                <w:t xml:space="preserve">Effectiveness of seasonal malaria chemoprevention in three regions of Togo: a population-based longitudinal study from 2013 to 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Bakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Paquin</w:t>
+                <w:t xml:space="preserve">Tinah Atcha-Oubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mena</w:t>
+                <w:t xml:space="preserve">Tchassama Tchadjobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.1591. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines10101591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04434-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03986091v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Cross-Transmission between Inanimate Surfaces and Patients in Intensive Care Units under Real-World Conditions: A Repeated Cross-Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undernutrition and associated factors in primary schoolchildren in Lokossa, Benin: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Sagbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kuczewski</w:t>
+                <w:t xml:space="preserve">Sandhi Maria Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Henaff</w:t>
+                <w:t xml:space="preserve">Aline Bárbara Pereira Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Regard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. C. Lukaszewicz</w:t>
+                <w:t xml:space="preserve">Larissa Loures Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159401⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Enfermagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0034-7167-2021-0254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03831081v1</w:t>
+                <w:t xml:space="preserve">hal-04905860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition and associated factors in primary schoolchildren in Lokossa, Benin: a cross-sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herbert Sagbo</w:t>
+                <w:t xml:space="preserve">Bacterial Cross-Transmission between Inanimate Surfaces and Patients in Intensive Care Units under Real-World Conditions: A Repeated Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kuczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandhi Maria Barreto</w:t>
+                <w:t xml:space="preserve">A. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bárbara Pereira Costa</w:t>
+                <w:t xml:space="preserve">L. Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Loures Mendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+                <w:t xml:space="preserve">A. C. Lukaszewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Enfermagem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 75 (3), </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0034-7167-2021-0254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905860v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03831081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality Following Clostridioides difficile Infection in Europe: A Retrospective Multicenter Case-Control Study</w:t>
+                <w:t xml:space="preserve">Psychological impact of an acute intervention on medical-psychological emergency unit professionals: the example of hurricane Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Czepiel</w:t>
+                <w:t xml:space="preserve">Oriane Razakarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Krutova</w:t>
+                <w:t xml:space="preserve">Jean-Marc Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assaf Mizrahi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10030299⟩</w:t>
+              <w:t xml:space="preserve">BJPsych Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.e113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjo.2021.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819934v1</w:t>
+                <w:t xml:space="preserve">hal-04984764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The History, Efficacy, and Safety of Potential Therapeutics: A Narrative Overview of the Complex Life of COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishment of a French surveillance system of Clostridiodes difficile infection: Comparison of patient's characteristics with other national and European data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Hemmendinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Daou</w:t>
+                <w:t xml:space="preserve">Benoit Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gretta Abou-Sleymane</w:t>
+                <w:t xml:space="preserve">Anne Vachee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Badro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mansour Tobaiqy</w:t>
+                <w:t xml:space="preserve">Anne-Marie Rogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18030955⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.102329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2021.102329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905727v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of a French surveillance system of Clostridiodes difficile infection: Comparison of patient's characteristics with other national and European data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mortality Following Clostridioides difficile Infection in Europe: A Retrospective Multicenter Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Czepiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Krutova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vachee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Rogues</w:t>
+                <w:t xml:space="preserve">David A Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2021.102329⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10030299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188866v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Clostridioides (Clostridium) Difficile Infection and Colonization: Ongoing Prospective Cohort Study in a French University Hospital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The History, Efficacy, and Safety of Potential Therapeutics: A Narrative Overview of the Complex Life of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gretta Abou-Sleymane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Juillard</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Tobaiqy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (14), pp.7528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18147528⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18030955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905782v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with admission to intensive care units in COVID-19 patients in Lyon-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors Associated with Clostridioides (Clostridium) Difficile Infection and Colonization: Ongoing Prospective Cohort Study in a French University Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Henaff</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bennia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dananché</w:t>
+                <w:t xml:space="preserve">Géraldine Martin-Gaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243709⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (14), pp.7528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18147528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873144v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological impact of an acute intervention on medical-psychological emergency unit professionals: the example of hurricane Irma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+                <w:t xml:space="preserve">Factors associated with admission to intensive care units in COVID-19 patients in Lyon-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Philippe</w:t>
+                <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prieto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Dananché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJPsych Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (4), pp.e113. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.e0243709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/bjo.2021.61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984764v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability and perception of the herpes zoster vaccine in the 65 and over population: A French observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne del Signore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Hemmendinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,64 +3703,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinah Atcha-Oubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchassama Tchadjobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, pp.298-305. </w:t>
@@ -3792,861 +3792,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza surveillance during the 2009‐2010, 2010‐2011, 2011‐2012, and 2012‐2013 seasons in Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Satisfaction of the beneficiaries of compulsory health insurance for public officials and assimilated employees in Lomé, Togo].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Abalo Bakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawzi Derrar</w:t>
+                <w:t xml:space="preserve">Didier Koumavi Ekouevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Voirin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">El‐aalia Gradi</w:t>
+                <w:t xml:space="preserve">Essotoma Beweli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.25469⟩</w:t>
+              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.298-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11604/pamj.2019.33.29.17291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905418v1</w:t>
+                <w:t xml:space="preserve">hal-04905275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Satisfaction of the beneficiaries of compulsory health insurance for public officials and assimilated employees in Lomé, Togo].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tchaa Abalo Bakai</w:t>
+                <w:t xml:space="preserve">Influenza surveillance during the 2009‐2010, 2010‐2011, 2011‐2012, and 2012‐2013 seasons in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Derrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Koumavi Ekouevi</w:t>
+                <w:t xml:space="preserve">Kahéna Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essotoma Beweli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Thomas</w:t>
+                <w:t xml:space="preserve">El‐aalia Gradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (3), pp.298-304. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (8), pp.1394-1399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11604/pamj.2019.33.29.17291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.25469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905275v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibilities of clinical Clostridium difficile isolates to antimicrobials: a systematic review and meta-analysis of studies since 1970</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ineffective anti PD-1 therapy after BRAF inhibitor failure in advanced melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amini-Adle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Greene</w:t>
+                <w:t xml:space="preserve">M. Le-Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Simor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+                <w:t xml:space="preserve">G. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.012⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4618-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911196v1</w:t>
+                <w:t xml:space="preserve">hal-01911405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Clostridium difficile-suspected diarrhea in a French university hospital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Susceptibilities of clinical Clostridium difficile isolates to antimicrobials: a systematic review and meta-analysis of studies since 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daneman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-018-3348-x⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.110-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950041v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity among children from primary schools in urban areas of Lomé, Togo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorland Tafitarilova Ranjandriarison</w:t>
+                <w:t xml:space="preserve">Outcomes of Clostridium difficile-suspected diarrhea in a French university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Niangoran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tchaa Abalo Bakai</w:t>
+                <w:t xml:space="preserve">Frédéric Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980017003664⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (11), pp.2123-2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-018-3348-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917832v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ineffective anti PD-1 therapy after BRAF inhibitor failure in advanced melanoma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Le-Bouar</w:t>
+                <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity among children from primary schools in urban areas of Lomé, Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Sagbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Koumavi Ekouevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duru</w:t>
+                <w:t xml:space="preserve">Dorland Tafitarilova Ranjandriarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dalle</w:t>
+                <w:t xml:space="preserve">Serge Niangoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchaa Abalo Bakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.705. </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (6), pp.1048-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-4618-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1368980017003664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911405v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridium difficile infection in a French university hospital: Eight years of prospective surveillance study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,597 +4730,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute graft-versus-host disease, invasive aspergillosis and Clostridium difficile colitis after peripheral blood stem cell transplantation: a complex network of causalities and a challenge for prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Khanafer</w:t>
+                <w:t xml:space="preserve">Combining High-Resolution Contact Data with Virological Data to Investigate Influenza Transmission in a Tertiary Care Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Neuraz</w:t>
+                <w:t xml:space="preserve">Cécile Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bénet</w:t>
+                <w:t xml:space="preserve">Alain Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Persat</w:t>
+                <w:t xml:space="preserve">Ciro Cattuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2014.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044763v1</w:t>
+                <w:t xml:space="preserve">hal-01123961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital management of Clostridium difficile infection: a review of the literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Treatment of Clostridium difficile infection in a French university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Voirin</w:t>
+                <w:t xml:space="preserve">L. Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kuijper</w:t>
+                <w:t xml:space="preserve">B. Hirschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.91-101</w:t>
+              <w:t xml:space="preserve">Scandinavian journal of gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.1253-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044761v1</w:t>
+                <w:t xml:space="preserve">hal-02044764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining High-Resolution Contact Data with Virological Data to Investigate Influenza Transmission in a Tertiary Care Hospital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Voirin</w:t>
+                <w:t xml:space="preserve">Hospital management of Clostridium difficile infection: a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Payet</w:t>
+                <w:t xml:space="preserve">N. Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Barrat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Kuijper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.91-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123961v1</w:t>
+                <w:t xml:space="preserve">hal-02044761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Clostridium difficile infection in a French university hospital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Acute graft-versus-host disease, invasive aspergillosis and Clostridium difficile colitis after peripheral blood stem cell transplantation: a complex network of causalities and a challenge for prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neuraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Blais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Barbut</w:t>
+                <w:t xml:space="preserve">M. Cour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hirschel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian journal of gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50, pp.1253-60</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.98-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044764v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of \textitClostridium difficile infection severity in patients hospitalised in medical intensive care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5365,602 +5365,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe leukopenia in Staphylococcus aureus-necrotizing, community-acquired pneumonia: risk factors and impact on survival.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Estimating Potential Infection Transmission Routes in Hospital Wards Using Wearable Proximity Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro Cattuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanina Meyssonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2334-13-359⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e73970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00850881v1</w:t>
+                <w:t xml:space="preserve">hal-00862591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Potential Infection Transmission Routes in Hospital Wards Using Wearable Proximity Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severe leukopenia in Staphylococcus aureus-necrotizing, community-acquired pneumonia: risk factors and impact on survival.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ciro Cattuto</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pinton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+                <w:t xml:space="preserve">Vanina Meyssonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (9), pp.e73970. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2334-13-359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862591v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00850881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methicillin resistance is not a predictor of severity in community-acquired Staphylococcus aureus necrotizing pneumonia--results of a prospective observational study.</w:t>
+                <w:t xml:space="preserve">Reply to Are There Reasons To Prefer Tetracyclines to Macrolides in Older Patients with Community-Acquired Pneumonia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Khanafer</w:t>
+                <w:t xml:space="preserve">Ka. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Meyssonnier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dn. Fisman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12022⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.4094-4094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00864-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972587v1</w:t>
+                <w:t xml:space="preserve">hal-02401776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Are There Reasons To Prefer Tetracyclines to Macrolides in Older Patients with Community-Acquired Pneumonia?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methicillin resistance is not a predictor of severity in community-acquired Staphylococcus aureus necrotizing pneumonia--results of a prospective observational study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meyssonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka. Brown</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Daneman</w:t>
+                <w:t xml:space="preserve">O. Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dn. Fisman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Tristan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 57, pp.4094-4094. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.E142-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00864-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401776v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of antibiotics and the risk of community-associated Clostridium difficile infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. N. Fisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6020,51 +6020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First presentation for care of HIV-infected patients with low CD4 cell count in Lyon, France: risk factors and consequences for survival.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baratin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6141,77 +6141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for nosocomial bacteraemia in intensive care units vary depending on causative agents: results of a prospective surveillance study from 2003 to 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Allaouchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lepape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6279,77 +6279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of an SEIR infectious disease model on the dynamic contact network of conference attendees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Cattuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Colizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6432,51 +6432,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie des infections à Clostridium difficile chez les patients hospitalisés dans un centre hospitalo-universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Khanafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université Claude Bernard - Lyon I, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LYO10136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6672,51 +6672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05319099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lilah Amour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Kuczewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crozon-Clauzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2025.100463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Bangoura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha-Kabinet Keita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maladho Diaby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidikiba Sidib&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Marcis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240754" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05351873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gardes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pandini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Deschamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-025-05243-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Khanafer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie De-Santis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04906-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Talassone Bangoura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Djelo Diallo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Camara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Gb&#234;m&#234;mali Hounmenou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.23-0190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Maligeay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Planckaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126160" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance&#239; Kaba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Mbaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2024-016589" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Bakai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; Gense" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04988-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sagbo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Kpodji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Abalo Bakai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/inthealth/ihac018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Essadek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054667" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidouba Cherif Camara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011814" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Campoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Cond&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002622" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henaff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bennia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20176678" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ounoo Takassi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanoh Kassi Fran&#231;ois Eboua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2023.45.13.26795" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Daniels" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cottin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13111888" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barreto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.06.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchassama Tchadjobo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04434-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03986091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khanafer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oudot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planckaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101591" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuczewski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henaff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Argaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lukaszewicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159401" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhi Maria Barreto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline B&#225;rbara Pereira Costa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Loures Mendes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2021-0254" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819934v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czepiel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Krutova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Enoch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10030299" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Daou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretta Abou-Sleymane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Badro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tobaiqy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030955" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188866v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Hemmendinger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vachee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rogues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2021.102329" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Martin-Gaujard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147528" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243709" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Razakarivony" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjo.2021.61" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne del Signore" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thierry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tr&#233;po" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.07.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03189935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.10.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Derrar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kah&#233;na Izri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;aalia Gradi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25469" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905275v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Koumavi Ekouevi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essotoma Beweli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2019.33.29.17291" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911196v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daneman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.07.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3348-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorland Tafitarilova Ranjandriarison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017003664" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amini-Adle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Bouar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duru" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4618-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oltra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Hulin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauwalder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vandenesch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003874" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuraz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;net" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voirin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuijper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Cattuto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2014.53" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044764v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hirschel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Reverdy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v19.i44.8034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sicot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Meyssonier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-359" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862591v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073970" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sicot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyssonnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401776v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka. Brown" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn. Fisman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00864-13" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Brown" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Fisman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02176-12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baratin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Livrozet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2012.656574" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepape" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617201v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stehl&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7015-9-87" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10136" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05351873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gardes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pandini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-025-05243-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05319099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lilah Amour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Kuczewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crozon-Clauzel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2025.100463" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Bangoura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha-Kabinet Keita" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maladho Diaby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidikiba Sidib&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Marcis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3102.240754" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Talassone Bangoura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Djelo Diallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Camara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Gb&#234;m&#234;mali Hounmenou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.23-0190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Khanafer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie De-Santis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04906-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Maligeay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Planckaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126160" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance&#239; Kaba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Mbaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2024-016589" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Bakai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235; Gense" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04988-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Daniels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cottin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13111888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Essadek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054667" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidouba Cherif Camara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sagbo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Kpodji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Abalo Bakai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/inthealth/ihac018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Campoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Cond&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002622" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henaff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bennia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20176678" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ounoo Takassi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanoh Kassi Fran&#231;ois Eboua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2023.45.13.26795" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barreto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2022.06.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03986091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khanafer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oudot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Planckaert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mena" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101591" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchassama Tchadjobo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04434-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhi Maria Barreto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline B&#225;rbara Pereira Costa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Loures Mendes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2021-0254" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuczewski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henaff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Argaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lukaszewicz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159401" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Razakarivony" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjo.2021.61" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Hemmendinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vachee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rogues" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2021.102329" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czepiel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Krutova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Enoch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10030299" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Daou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretta Abou-Sleymane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Badro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tobaiqy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18030955" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Martin-Gaujard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147528" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873144v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dananch&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243709" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne del Signore" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thierry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tr&#233;po" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.07.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03189935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.10.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Koumavi Ekouevi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essotoma Beweli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2019.33.29.17291" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Derrar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kah&#233;na Izri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;aalia Gradi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25469" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911405v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amini-Adle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Bouar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duru" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4618-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daneman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greene" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.07.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3348-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorland Tafitarilova Ranjandriarison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017003664" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Oltra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Hulin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauwalder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vandenesch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003874" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123961v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Cattuto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2014.53" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044764v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hirschel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voirin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuijper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuraz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;net" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Reverdy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v19.i44.8034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862591v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073970" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00850881v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sicot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Meyssonier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-359" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401776v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka. Brown" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn. Fisman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00864-13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972587v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sicot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyssonnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Brown" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Fisman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02176-12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baratin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Livrozet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2012.656574" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepape" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617201v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stehl&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7015-9-87" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10136" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>