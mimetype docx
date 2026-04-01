--- v0 (2026-03-04)
+++ v1 (2026-04-01)
@@ -111,85 +111,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs About EU 2030 Climate Commitments Across Public, Expert, and Policy Audiences</w:t>
+                <w:t xml:space="preserve">Beliefs about EU 2030 climate commitments across public, expert, and policy audiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Richard</w:t>
@@ -220,1407 +220,1541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Epper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahed Eddai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae491b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399851v2</w:t>
+                <w:t xml:space="preserve">hal-05534706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six Faces of Climate Policy Support in the EU.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">To mitigate or to adapt: how to deal with optimism, pessimism and strategic ambiguity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Eddai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ani Guerdjikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 211, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Keith Smith</w:t>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-05205037v1</w:t>
+                <w:t xml:space="preserve">hal-03590990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict liability when ambiguity is at stake: new theoretical and experimental insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beliefs About EU 2030 Climate Commitments Across Public, Expert, and Policy Audiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Emmerling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Epper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahed Eddai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-05213574v1</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguity Attitudes and Willingness to Pay for Climate Mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilke Aydogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahed Eddai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Tremewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilke Aydogan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Uyanga Turmunkh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05213581v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic uncertainty and Learning</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">hal-05213588v1</w:t>
+                <w:t xml:space="preserve">Six Faces of Climate Policy Support in the EU.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Keith Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Žan Mlakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Levis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Sanford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Stapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity attitudes and pro-environmental behavior</w:t>
+                <w:t xml:space="preserve">Measuring beliefs and ambiguity attitudes in a public good game: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahed Eddai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...452 lines deleted...]
-                <w:t xml:space="preserve">hal-05213696v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To mitigate or to adapt: how to deal with optimism, pessimism and strategic ambiguity?</w:t>
+                <w:t xml:space="preserve">Strict liability when ambiguity is at stake: new theoretical and experimental insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahed Eddai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ani Guerdjikova</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Spaeter-Loehrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun My</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Annual Conference of the French Association of Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Massoni, Jun 2025, Nancy (Université de Lorraine), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiguity Attitudes and Willingness to Pay for Climate Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Eddai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilke Aydogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Tremewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyanga Turmunkh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHEC Sousse International Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Sousse, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic uncertainty and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Eddai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilke Aydogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ani Guerdjikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 14th International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiguity attitudes and pro-environmental behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Eddai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Tremewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyanga Turmunkh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilke Aydogan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 ESAWorld Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To mitigate or to adapt: how to deal with optimism, pessimism and strategic ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Eddai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ani Guerdjikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille (Online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer les croyances et les attitudes face à l’ambiguïté dans un jeu de bien public : une étude expérimentale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Eddai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38èmes Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03590990v2</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring beliefs and ambiguity attitudes in a public good game: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Eddai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Foundations of Utility and Risk Conference (FUR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Gand (Belgique), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il atténuer ou s’adapter ? Gérer l’optimisme, le pessimisme et l’ambiguïté stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Eddai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ani Guerdjikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th edition of the Augustin Cournot Doctoral Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg (Online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimism, pessimism and climate change: a dynamic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Eddai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ani Guerdjikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Economics: a focus on Natural Ressources (EERN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Orleans (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic ambiguity in environmental problems: theoretical and experimental perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahed Eddai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quantitative Finance [q-fin]. Université de Grenoble Alpes, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05205091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1688,51 +1822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B5C385C"/>
+    <w:nsid w:val="5B843078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1919,51 +2053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nahed-eddai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399851v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Emmerling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Eddai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keith Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;an Mlakar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Levis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sanford" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Stapper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05205037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Aydogan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tremewan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyanga Turmunkh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter-Loehrer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Guerdjikova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590990v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.04.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05205091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nahed-eddai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534706v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Emmerling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Eddai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae491b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590990v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Guerdjikova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.04.011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399851v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05205037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Aydogan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tremewan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyanga Turmunkh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keith Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;an Mlakar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Levis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sanford" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Stapper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter-Loehrer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05205091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>