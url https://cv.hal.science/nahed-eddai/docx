--- v1 (2026-04-01)
+++ v2 (2026-05-17)
@@ -1822,51 +1822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B843078"/>
+    <w:nsid w:val="476D59C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>