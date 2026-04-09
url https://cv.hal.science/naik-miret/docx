--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2063,212 +2063,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02085132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Espagne »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cortes</w:t>
+                <w:t xml:space="preserve">L'Espagne comme creuset des recompositions des espaces et des relations migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gildas Simon. </w:t>
+              <w:t xml:space="preserve">Camille Schmoll, Hélène Thiollet, Catherine Wihtol de Wenden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, armand colin, pp.29-37, 2015</w:t>
+              <w:t xml:space="preserve">Migrations en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03191014v1</w:t>
+                <w:t xml:space="preserve">halshs-01227121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Espagne comme creuset des recompositions des espaces et des relations migratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+                <w:t xml:space="preserve">« Espagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Camille Schmoll, Hélène Thiollet, Catherine Wihtol de Wenden. </w:t>
+              <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, 2015</w:t>
+              <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, armand colin, pp.29-37, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227121v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gambie</w:t>
               </w:r>
@@ -2452,51 +2452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2545,264 +2545,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience migratoire en Europe et ses effets urbains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelle Guillon</w:t>
+                <w:t xml:space="preserve">Territorios bolivianos en las metrópolis españolas: Madrid y Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">F. Dureau; T. Lulle; S. Souchaud; Y. Contreras. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solé Carlota; Parella Solé; Petroff Alisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités et changement urbain. Bogota, Santiago et Sao Paulo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.175-207, 2014</w:t>
+              <w:t xml:space="preserve">Las migraciones bolivianas en la encrucijada interdisciplinar : evolución, cambios y tendencias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CER MIGRACIONS, Servei de Publicacions de la Universitat Autònoma de Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-86, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172506v1</w:t>
+                <w:t xml:space="preserve">hal-03056920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorios bolivianos en las metrópolis españolas: Madrid y Barcelona</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Medina</w:t>
+                <w:t xml:space="preserve">L’expérience migratoire en Europe et ses effets urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Cordoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Solé Carlota; Parella Solé; Petroff Alisa. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Dureau; T. Lulle; S. Souchaud; Y. Contreras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las migraciones bolivianas en la encrucijada interdisciplinar : evolución, cambios y tendencias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobilités et changement urbain. Bogota, Santiago et Sao Paulo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.175-207, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CER MIGRACIONS, Servei de Publicacions de la Universitat Autònoma de Barcelona</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03056920v1</w:t>
+                <w:t xml:space="preserve">hal-01172506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immigration dans un contexte de basculement migratoire récent : l’exemple de l’Espagne</w:t>
               </w:r>
@@ -3289,1018 +3289,1143 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations des recherches sur villes et migrations</w:t>
+                <w:t xml:space="preserve">Présentation du projet CIMODYN et de ses principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Busson</w:t>
+                <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boyer</w:t>
+                <w:t xml:space="preserve">Célio Sierra-Paycha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Doraï</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Naïk Miret</w:t>
+                <w:t xml:space="preserve">Pierre Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">migrations &amp; transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Circulations migratoires et changement urbain. Perspectives aux Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1; Universidad Pedagogica de los Andes; Citeres; Institut des Amériques; Migrinter, Jun 2025, Aubervilliers (Campus Condorcet - EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126284v1</w:t>
+                <w:t xml:space="preserve">hal-05515596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los roles de los habitantes en la reconfiguración del mercado de la vivienda de una antigua periferia bogotana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulations des recherches sur villes et migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Doraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Yazigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Seminario Internacional de Investigación Urbano y Regional “El papel de los actores en la reconfiguración de los territorios”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACIUR, Nov 2024, POPAYAN, Colombia</w:t>
+              <w:t xml:space="preserve">migrations &amp; transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007861v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la présence étrangère et des représentations collectives dans la rénovation d'une ancienne périphérie urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Berthomiere</w:t>
+                <w:t xml:space="preserve">Los roles de los habitantes en la reconfiguración del mercado de la vivienda de una antigua periferia bogotana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célio Sierra-Paycha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Harold Córdoba Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasna Contreras</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gloria Patricia Ramirez Bolanos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.472-477</w:t>
+              <w:t xml:space="preserve">XVI Seminario Internacional de Investigación Urbano y Regional “El papel de los actores en la reconfiguración de los territorios”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACIUR, Nov 2024, POPAYAN, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854424v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulación de los modos de habitar en migración entre Europa y américa latina: ¿impactos posibles en el cambio urbano de las ciudades de origen”.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de la présence étrangère et des représentations collectives dans la rénovation d'une ancienne périphérie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LASA 2018 Congress, Workshop "Circulaciones migratorias entre América Latina y Europa y sus efectos socio-espaciales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barcelona, España</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.472-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191346v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Espagne comme carrefour des recompositions migratoires méditerranéennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La circulación de los modos de habitar en migración entre Europa y américa latina: ¿impactos posibles en el cambio urbano de las ciudades de origen”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations méditerranéennes dans la tourmente: une lecture au prisme du changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Française de Rome, May 2014, Rome, Italie</w:t>
+              <w:t xml:space="preserve">LASA 2018 Congress, Workshop "Circulaciones migratorias entre América Latina y Europa y sus efectos socio-espaciales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barcelona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01018694v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnacionalismo y territorialidades urbanas emergentes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susana María Sassone</w:t>
+                <w:t xml:space="preserve">L'Espagne comme carrefour des recompositions migratoires méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international de l'Institut de Recherche Gino Germani, "Migraciones andinas en la globalización", Faculté des Sciences, Université de Buenos Aires (Argentine), Avril 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Migrations méditerranéennes dans la tourmente: une lecture au prisme du changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française de Rome, May 2014, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072353v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01018694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilidad y territorialización de la migración boliviana en Madrid, Barcelona y Buenos Aires</w:t>
+                <w:t xml:space="preserve">Transnacionalismo y territorialidades urbanas emergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AGE "Poblacion y espacios urbanos", Université de Barcelone, Barcelone, 8-10 juillet 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Barcelone, España. pp.557-576</w:t>
+              <w:t xml:space="preserve">Séminaire international de l'Institut de Recherche Gino Germani, "Migraciones andinas en la globalización", Faculté des Sciences, Université de Buenos Aires (Argentine), Avril 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875895v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration des migrations andines au tournant du 21ème siècle</w:t>
+                <w:t xml:space="preserve">Visibilidad y territorialización de la migración boliviana en Madrid, Barcelona y Buenos Aires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Recompositions des migrations andines, des Amériques à l'Espagne. Un regard sur les espaces métropolitains Madrid - Barcelone - Buenos Aires", MMSH Aix en Provence, 9 juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque AGE "Poblacion y espacios urbanos", Université de Barcelone, Barcelone, 8-10 juillet 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Barcelone, España. pp.557-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03074745v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguración de los flujos migratorios andinos</w:t>
+                <w:t xml:space="preserve">Reconfiguration des migrations andines au tournant du 21ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international "Nuevas trayectorias de la migración internacional andina en America Latina y Europa", Buenos Aires, 16 novembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Journée d'études "Recompositions des migrations andines, des Amériques à l'Espagne. Un regard sur les espaces métropolitains Madrid - Barcelone - Buenos Aires", MMSH Aix en Provence, 9 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072352v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfiguración de los flujos migratorios andinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana María Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international "Nuevas trayectorias de la migración internacional andina en America Latina y Europa", Buenos Aires, 16 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations andines en Espagne. Analyse multi-scalaire des lieux d’implantation et repérage de filières migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4329,51 +4454,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude "Migrations et territoires de la mobilité dans l’espace méditerranéen : le présent du passé", Aix-En-Provence, 23 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4383,51 +4508,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the biographical matrix to interrelate pathways and reconfigurations of migratory space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4436,87 +4561,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03819665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La population espagnole en France. Etude statistique des résultats du RGP de 1999.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4524,126 +4649,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kotlok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00183786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurations migratoires et intégration régionale dans le bassin de La Plata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00121984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4653,100 +4778,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisation et recomposition d'un espace d'immigration méditerranéen : le cas de Barcelone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Poitiers, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00457928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4756,165 +4881,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encuestas movilidad espacial Bogotá METAL 2009. Metodología de las encuestas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Harold Córdoba Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Elisa Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] UMR MIGRINTER CNRS – Université de Poitiers; Centro de Investigaciones sobre Dinámica Social, Universidad Externado de Colombia - CIDS; UMR 201 IRD-Université Paris 1, Développement et sociétés; UMR ESO, Espaces et Sociétés; UMR LPED, IRD – Université d’Aix-Marseille. 2011, pp.456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5061,51 +5186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harold C&#243;rdoba Aldana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1312" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061969v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3662" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3RK9VHN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.125.0129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Camar&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torres Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia P&#233;rez- Caram&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audebert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#232;me Niang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cordoba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Guillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2014/129430/migbolencint_a2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Patricia Ramirez Bolanos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875895v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elisa Florez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harold C&#243;rdoba Aldana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1312" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061969v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3662" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3RK9VHN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.125.0129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Camar&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torres Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia P&#233;rez- Caram&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audebert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#232;me Niang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cordoba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Guillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2014/129430/migbolencint_a2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Patricia Ramirez Bolanos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elisa Florez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>