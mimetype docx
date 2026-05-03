--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1766,225 +1766,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matrice biographique pour articuler les parcours et les reconfigurations d’un espace migratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilités et usages des espaces publics: présentation d’un dispositif méthodologique de collecte pour une approche comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bergeon</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Lacroix Thomas, Daghmi Fatallah, Dureau Françoise, Robin Nelly et Scioldo Zurcher Yann. </w:t>
+                <w:t xml:space="preserve">Francisco Torres Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antia Pérez- Caramés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lacroix Thomas; Daghmi Fatallah; Dureau Françoise; Robin Nelly et Scioldo Zurcher Yann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">penser les migrations pour Repenser la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de François Rabelais, pp.183-198, 2020, Collection: Migrations, 978-2-86906-735-6</w:t>
+              <w:t xml:space="preserve">Penser les Migrations pour Repenser la Société,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-266., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03191010v1</w:t>
+                <w:t xml:space="preserve">halshs-03190961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités et usages des espaces publics: présentation d’un dispositif méthodologique de collecte pour une approche comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dureau</w:t>
+                <w:t xml:space="preserve">La matrice biographique pour articuler les parcours et les reconfigurations d’un espace migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Lacroix Thomas; Daghmi Fatallah; Dureau Françoise; Robin Nelly et Scioldo Zurcher Yann. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lacroix Thomas, Daghmi Fatallah, Dureau Françoise, Robin Nelly et Scioldo Zurcher Yann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les Migrations pour Repenser la Société,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.251-266., 2020</w:t>
+              <w:t xml:space="preserve">penser les migrations pour Repenser la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de François Rabelais, pp.183-198, 2020, Collection: Migrations, 978-2-86906-735-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03190961v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations internationales et dynamiques des espaces métropolitains</w:t>
               </w:r>
@@ -2063,918 +2063,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02085132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Espagne comme creuset des recompositions des espaces et des relations migratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+                <w:t xml:space="preserve">Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Camille Schmoll, Hélène Thiollet, Catherine Wihtol de Wenden. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gildas; Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, 2015</w:t>
+              <w:t xml:space="preserve">Dictionnaire des migrations internationales : approche géohistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.29-37, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227121v1</w:t>
+                <w:t xml:space="preserve">hal-03058129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Espagne »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cortes</w:t>
+                <w:t xml:space="preserve">L'Espagne comme creuset des recompositions des espaces et des relations migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gildas Simon. </w:t>
+              <w:t xml:space="preserve">Camille Schmoll, Hélène Thiollet, Catherine Wihtol de Wenden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, armand colin, pp.29-37, 2015</w:t>
+              <w:t xml:space="preserve">Migrations en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03191014v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gambie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marème Niang</w:t>
+                <w:t xml:space="preserve">« Espagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand colin, pp.29-37, 2015</w:t>
+              <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, armand colin, pp.29-37, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03191038v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La experiencia migratoria en Europa y sus efectos urbanos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelle Guillon</w:t>
+                <w:t xml:space="preserve">Gambie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marème Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Dureau, T. Lulle, S. Souchaud &amp; Y. Contreras (dir.). </w:t>
+              <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movilidades y cambio urbano. Bogotá, Santiago y São Paulo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Externado de Colombia, pp.203-238, 2015</w:t>
+              <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand colin, pp.29-37, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788837v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Simon</w:t>
+                <w:t xml:space="preserve">La experiencia migratoria en Europa y sus efectos urbanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Cordoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Gildas; Simon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Dureau, T. Lulle, S. Souchaud &amp; Y. Contreras (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des migrations internationales : approche géohistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.29-37, 2015</w:t>
+              <w:t xml:space="preserve">Movilidades y cambio urbano. Bogotá, Santiago y São Paulo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Externado de Colombia, pp.203-238, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058129v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorios bolivianos en las metrópolis españolas: Madrid y Barcelona</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Medina</w:t>
+                <w:t xml:space="preserve">L’expérience migratoire en Europe et ses effets urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Cordoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Solé Carlota; Parella Solé; Petroff Alisa. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Dureau; T. Lulle; S. Souchaud; Y. Contreras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las migraciones bolivianas en la encrucijada interdisciplinar : evolución, cambios y tendencias</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-86, 2014</w:t>
+              <w:t xml:space="preserve">Mobilités et changement urbain. Bogota, Santiago et Sao Paulo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.175-207, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056920v1</w:t>
+                <w:t xml:space="preserve">hal-01172506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience migratoire en Europe et ses effets urbains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelle Guillon</w:t>
+                <w:t xml:space="preserve">Territorios bolivianos en las metrópolis españolas: Madrid y Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">F. Dureau; T. Lulle; S. Souchaud; Y. Contreras. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solé Carlota; Parella Solé; Petroff Alisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités et changement urbain. Bogota, Santiago et Sao Paulo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.175-207, 2014</w:t>
+              <w:t xml:space="preserve">Las migraciones bolivianas en la encrucijada interdisciplinar : evolución, cambios y tendencias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CER MIGRACIONS, Servei de Publicacions de la Universitat Autònoma de Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-86, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172506v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immigration dans un contexte de basculement migratoire récent : l’exemple de l’Espagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mobilités des qualifiés dans la région du RIo de la Plata : vers des pratiques plus complexes et des identités plus flexibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">AKOKA, K.; GONIN, P.; HAMELIN, D. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Guibert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrants d’ici et d’ailleurs. Du transnational au local</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlantique, éditions de l'actualité scientifique Poitou-Charentes, pp.99-114, 2009</w:t>
+              <w:t xml:space="preserve">La cuenca del Plata dans le Mercosur : entre dynamiques transfrontalières et dynamiques transnationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUM, 2009, Hhéspérides Amérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03191041v1</w:t>
+                <w:t xml:space="preserve">halshs-03191046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités des qualifiés dans la région du RIo de la Plata : vers des pratiques plus complexes et des identités plus flexibles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’immigration dans un contexte de basculement migratoire récent : l’exemple de l’Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Martine Guibert. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AKOKA, K.; GONIN, P.; HAMELIN, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cuenca del Plata dans le Mercosur : entre dynamiques transfrontalières et dynamiques transnationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUM, 2009, Hhéspérides Amérique</w:t>
+              <w:t xml:space="preserve">Migrants d’ici et d’ailleurs. Du transnational au local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantique, éditions de l'actualité scientifique Poitou-Charentes, pp.99-114, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03191046v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture des territorialités migrantes : un apport à l'approche des territoires</w:t>
               </w:r>
@@ -3694,221 +3694,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la présence étrangère et des représentations collectives dans la rénovation d'une ancienne périphérie urbaine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La circulación de los modos de habitar en migración entre Europa y américa latina: ¿impactos posibles en el cambio urbano de las ciudades de origen”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.472-477</w:t>
+              <w:t xml:space="preserve">LASA 2018 Congress, Workshop "Circulaciones migratorias entre América Latina y Europa y sus efectos socio-espaciales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barcelona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854424v1</w:t>
+                <w:t xml:space="preserve">hal-03191346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulación de los modos de habitar en migración entre Europa y américa latina: ¿impactos posibles en el cambio urbano de las ciudades de origen”.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de la présence étrangère et des représentations collectives dans la rénovation d'une ancienne périphérie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LASA 2018 Congress, Workshop "Circulaciones migratorias entre América Latina y Europa y sus efectos socio-espaciales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barcelona, España</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.472-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191346v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Espagne comme carrefour des recompositions migratoires méditerranéennes</w:t>
               </w:r>
@@ -4522,51 +4522,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the biographical matrix to interrelate pathways and reconfigurations of migratory space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4934,64 +4934,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Harold Córdoba Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Elisa Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] UMR MIGRINTER CNRS – Université de Poitiers; Centro de Investigaciones sobre Dinámica Social, Universidad Externado de Colombia - CIDS; UMR 201 IRD-Université Paris 1, Développement et sociétés; UMR ESO, Espaces et Sociétés; UMR LPED, IRD – Université d’Aix-Marseille. 2011, pp.456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5186,51 +5186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harold C&#243;rdoba Aldana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1312" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061969v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3662" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3RK9VHN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.125.0129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Camar&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torres Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia P&#233;rez- Caram&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audebert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#232;me Niang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cordoba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Guillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2014/129430/migbolencint_a2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Patricia Ramirez Bolanos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elisa Florez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harold C&#243;rdoba Aldana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1312" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061969v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3662" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3RK9VHN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.125.0129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Camar&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torres Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia P&#233;rez- Caram&#233;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audebert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#232;me Niang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cordoba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Guillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2014/129430/migbolencint_a2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Patricia Ramirez Bolanos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elisa Florez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>