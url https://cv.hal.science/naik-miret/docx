--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -263,51 +263,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04201524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -337,962 +337,1053 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.331-332. </w:t>
+              <w:t xml:space="preserve">, 2025, 40ème anniversaire. (D)écrire les migrations internationales, 41 (2-3), pp.331-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15aru⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05414979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El habitar en migración. Hipótesis a partir del ejemplo de los bogotanos de Barcelona</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Harold Córdoba Aldana</w:t>
+                <w:t xml:space="preserve">Foreword: The REMI Book Reviews Section: Raising the Profile of Publications on International Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ideas.1312⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40ème anniversaire. (D)écrire les migrations internationales, 41 (2 et 3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162o6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02511141v1</w:t>
+                <w:t xml:space="preserve">halshs-05629665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miret, N. , Serra P. (2013). “El papel de la inmigración extranjera en el cambio social y urbano de el Besòs i el Maresme, un barrio periférico de Barcelona. Interrogaciones a partir de un estudio exploratorio”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El habitar en migración. Hipótesis a partir del ejemplo de los bogotanos de Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Harold Córdoba Aldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios geográficos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.1312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03190909v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrants andins en Espagne, ruptures et continuités d'une géographie économique de l'immigration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miret, N. , Serra P. (2013). “El papel de la inmigración extranjera en el cambio social y urbano de el Besòs i el Maresme, un barrio periférico de Barcelona. Interrogaciones a partir de un estudio exploratorio”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estudios geográficos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Enero-junio 2013, Vol. LXXIV, 274,, pp. 193-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03061969v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inmigración y metropolización en Barcelona</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migrants andins en Espagne, ruptures et continuités d'une géographie économique de l'immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Áreas. Revista Internacional De Ciencias Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.3662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609470v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l'insertion résidentielle d'une immigration récente: les Andins à Barcelone.</w:t>
+                <w:t xml:space="preserve">Inmigración y metropolización en Barcelona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Áreas. Revista Internacional De Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.103-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.125.0129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03190940v1</w:t>
+                <w:t xml:space="preserve">hal-00609470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrants &amp;quot;Andins&amp;quot; en Espagne. Inscriptions spatiales et repérages de filières</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants de l'insertion résidentielle d'une immigration récente: les Andins à Barcelone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 39 (1), pp.115-140. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol 21/n° 125, septembre-octobre 2009, pp.129-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mcv.505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.125.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060808v1</w:t>
+                <w:t xml:space="preserve">halshs-03190940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La immigració i l'articulació de l'espai metropolità.&amp;quot; L'avenç, Revista d'història i cultura, N°277, Febrer 2003.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les migrants &amp;quot;Andins&amp;quot; en Espagne. Inscriptions spatiales et repérages de filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Avenç</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (1), pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03190935v1</w:t>
+                <w:t xml:space="preserve">hal-03060808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las aportaciones de la inmigración al proceso de metropolización: el caso de Barcelona.&amp;quot; Scripta Nova. Revista Electrónica de Geografía y Ciencias Sociales. Universidad de Barcelona, Nº 94 (72), 1 de agosto de 2001.</w:t>
+                <w:t xml:space="preserve">La immigració i l'articulació de l'espai metropolità.&amp;quot; L'avenç, Revista d'història i cultura, N°277, Febrer 2003.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">L'Avenç</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N°277, Febrer 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03190937v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialités migrantes et recompositions de la métropole barcelonaise</w:t>
+                <w:t xml:space="preserve">Las aportaciones de la inmigración al proceso de metropolización: el caso de Barcelona.&amp;quot; Scripta Nova. Revista Electrónica de Geografía y Ciencias Sociales. Universidad de Barcelona, Nº 94 (72), 1 de agosto de 2001.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographes associés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, N°24</w:t>
+              <w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03190945v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama migratoire de la Catalogne : 1950-1975</w:t>
+                <w:t xml:space="preserve">Territorialités migrantes et recompositions de la métropole barcelonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographes associés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, N°24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/remi.1997.1565⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03190946v1</w:t>
+                <w:t xml:space="preserve">halshs-03190945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Catalanisme et le système migratoire catalan</w:t>
+                <w:t xml:space="preserve">Panorama migratoire de la Catalogne : 1950-1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Les Catalognes, laboratoire de l'Europe, 13 (3), pp.47-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/remi.1997.1565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Catalanisme et le système migratoire catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1996, Espagne, Portugal, Grèce, pays d'immigration, 12 (1), pp.53-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/remi.1996.1497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1302,1819 +1393,1819 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation par la recherche à Migrinter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Dubus; Emmanuel Ma Mung; Adelina Miranda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La création du champ d'étude des migrations internationales : rencontre autour de Gildas Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.113-116, 2024, Géographies en liberté, 978-2-336-41849-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations, lieux et parcours de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Gefen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2023, 9782271147530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kotlok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bisson; Brieuc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations, peuplement et territoires en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.145-159, 2022, Didac Géographie, 978-2-7535-9209-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie des migrants : entre circulations et ancrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Clément; Mathis Stock; Anne Volvey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements de géographie : une science sociale aux tournants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.247-264, 2021, Espace et territoires, 9782753580985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et usages des espaces publics : un dispositif de collecte testé à Valence et à Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérez-Camarés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Torres Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacroix, T. (ed.); Daghmi, F. (ed.); Dureau, Françoise (ed.); Robin, Nelly (ed.); Scioldo-Zürcher, Y. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les migrations pour repenser la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, p. 251-266, 2020, Migrations, 978-2-86906-735-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités et usages des espaces publics: présentation d’un dispositif méthodologique de collecte pour une approche comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dureau</w:t>
+                <w:t xml:space="preserve">La matrice biographique pour articuler les parcours et les reconfigurations d’un espace migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Lacroix Thomas; Daghmi Fatallah; Dureau Françoise; Robin Nelly et Scioldo Zurcher Yann. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lacroix Thomas, Daghmi Fatallah, Dureau Françoise, Robin Nelly et Scioldo Zurcher Yann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les Migrations pour Repenser la Société,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.251-266., 2020</w:t>
+              <w:t xml:space="preserve">penser les migrations pour Repenser la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de François Rabelais, pp.183-198, 2020, Collection: Migrations, 978-2-86906-735-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03190961v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matrice biographique pour articuler les parcours et les reconfigurations d’un espace migratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bergeon</w:t>
+                <w:t xml:space="preserve">Mobilités et usages des espaces publics: présentation d’un dispositif méthodologique de collecte pour une approche comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lacroix Thomas, Daghmi Fatallah, Dureau Françoise, Robin Nelly et Scioldo Zurcher Yann. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Torres Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antia Pérez- Caramés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lacroix Thomas; Daghmi Fatallah; Dureau Françoise; Robin Nelly et Scioldo Zurcher Yann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">penser les migrations pour Repenser la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de François Rabelais, pp.183-198, 2020, Collection: Migrations, 978-2-86906-735-6</w:t>
+              <w:t xml:space="preserve">Penser les Migrations pour Repenser la Société,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-266., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03191010v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations internationales et dynamiques des espaces métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-145, 2019, 978-2-86906-695-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02085132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gildas; Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des migrations internationales : approche géohistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.29-37, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Espagne comme creuset des recompositions des espaces et des relations migratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+                <w:t xml:space="preserve">« Espagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Camille Schmoll, Hélène Thiollet, Catherine Wihtol de Wenden. </w:t>
+              <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, 2015</w:t>
+              <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, armand colin, pp.29-37, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227121v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Espagne »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Cortes</w:t>
+                <w:t xml:space="preserve">L'Espagne comme creuset des recompositions des espaces et des relations migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gildas Simon. </w:t>
+              <w:t xml:space="preserve">Camille Schmoll, Hélène Thiollet, Catherine Wihtol de Wenden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, armand colin, pp.29-37, 2015</w:t>
+              <w:t xml:space="preserve">Migrations en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03191014v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gambie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marème Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand colin, pp.29-37, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La experiencia migratoria en Europa y sus efectos urbanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Cordoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Dureau, T. Lulle, S. Souchaud &amp; Y. Contreras (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movilidades y cambio urbano. Bogotá, Santiago y São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Externado de Colombia, pp.203-238, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience migratoire en Europe et ses effets urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Cordoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Dureau; T. Lulle; S. Souchaud; Y. Contreras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et changement urbain. Bogota, Santiago et Sao Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.175-207, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorios bolivianos en las metrópolis españolas: Madrid y Barcelona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solé Carlota; Parella Solé; Petroff Alisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las migraciones bolivianas en la encrucijada interdisciplinar : evolución, cambios y tendencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CER MIGRACIONS, Servei de Publicacions de la Universitat Autònoma de Barcelona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-86, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités des qualifiés dans la région du RIo de la Plata : vers des pratiques plus complexes et des identités plus flexibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Guibert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cuenca del Plata dans le Mercosur : entre dynamiques transfrontalières et dynamiques transnationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUM, 2009, Hhéspérides Amérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immigration dans un contexte de basculement migratoire récent : l’exemple de l’Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AKOKA, K.; GONIN, P.; HAMELIN, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants d’ici et d’ailleurs. Du transnational au local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantique, éditions de l'actualité scientifique Poitou-Charentes, pp.99-114, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture des territorialités migrantes : un apport à l'approche des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Jean et C. Calenge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme, 2002, villes et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations de la société et du territoire catalans à travers l’évolution du système migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SIMON-BAROUH I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques migratoires et rencontres ethniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l’Harmattan, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3124,188 +3215,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(dossier thématique) sección temática « movilidad internacional, poblamiento y configuraciones territoriales emergentes”, pp.125-119, revista Territorios 41, segundo semestre 2019, ed. universidad del rosario BOGOTA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Harold Córdoba Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues transatlantiques autour des migrations latino-américaines en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Cortes; Naïk Miret. Casa de Velázquez, 339 p., 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mcv.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3315,1190 +3406,1190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet CIMODYN et de ses principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célio Sierra-Paycha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations migratoires et changement urbain. Perspectives aux Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1; Universidad Pedagogica de los Andes; Citeres; Institut des Amériques; Migrinter, Jun 2025, Aubervilliers (Campus Condorcet - EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations des recherches sur villes et migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Doraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Yazigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">migrations &amp; transmissions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los roles de los habitantes en la reconfiguración del mercado de la vivienda de una antigua periferia bogotana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célio Sierra-Paycha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Harold Córdoba Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Patricia Ramirez Bolanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Seminario Internacional de Investigación Urbano y Regional “El papel de los actores en la reconfiguración de los territorios”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACIUR, Nov 2024, POPAYAN, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulación de los modos de habitar en migración entre Europa y américa latina: ¿impactos posibles en el cambio urbano de las ciudades de origen”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASA 2018 Congress, Workshop "Circulaciones migratorias entre América Latina y Europa y sus efectos socio-espaciales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Barcelona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la présence étrangère et des représentations collectives dans la rénovation d'une ancienne périphérie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.472-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Espagne comme carrefour des recompositions migratoires méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations méditerranéennes dans la tourmente: une lecture au prisme du changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Française de Rome, May 2014, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01018694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnacionalismo y territorialidades urbanas emergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international de l'Institut de Recherche Gino Germani, "Migraciones andinas en la globalización", Faculté des Sciences, Université de Buenos Aires (Argentine), Avril 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilidad y territorialización de la migración boliviana en Madrid, Barcelona y Buenos Aires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AGE "Poblacion y espacios urbanos", Université de Barcelone, Barcelone, 8-10 juillet 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Barcelone, España. pp.557-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration des migrations andines au tournant du 21ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Recompositions des migrations andines, des Amériques à l'Espagne. Un regard sur les espaces métropolitains Madrid - Barcelone - Buenos Aires", MMSH Aix en Provence, 9 juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguración de los flujos migratorios andinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international "Nuevas trayectorias de la migración internacional andina en America Latina y Europa", Buenos Aires, 16 novembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations andines en Espagne. Analyse multi-scalaire des lieux d’implantation et repérage de filières migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude "Migrations et territoires de la mobilité dans l’espace méditerranéen : le présent du passé", Aix-En-Provence, 23 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4508,267 +4599,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the biographical matrix to interrelate pathways and reconfigurations of migratory space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03819665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La population espagnole en France. Etude statistique des résultats du RGP de 1999.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kotlok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00183786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurations migratoires et intégration régionale dans le bassin de La Plata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00121984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4778,100 +4869,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisation et recomposition d'un espace d'immigration méditerranéen : le cas de Barcelone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Poitiers, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00457928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4881,165 +4972,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encuestas movilidad espacial Bogotá METAL 2009. Metodología de las encuestas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Harold Córdoba Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Elisa Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] UMR MIGRINTER CNRS – Université de Poitiers; Centro de Investigaciones sobre Dinámica Social, Universidad Externado de Colombia - CIDS; UMR 201 IRD-Université Paris 1, Développement et sociétés; UMR ESO, Espaces et Sociétés; UMR LPED, IRD – Université d’Aix-Marseille. 2011, pp.456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5186,51 +5277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harold C&#243;rdoba Aldana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1312" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061969v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3662" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3RK9VHN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.125.0129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Camar&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torres Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia P&#233;rez- Caram&#233;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audebert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#232;me Niang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cordoba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Guillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2014/129430/migbolencint_a2014.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Patricia Ramirez Bolanos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457928v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elisa Florez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05629665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162o6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harold C&#243;rdoba Aldana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.3662" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J3RK9VHN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.125.0129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.505" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1497" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Camar&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torres Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia P&#233;rez- Caram&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audebert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cortes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#232;me Niang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cordoba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Guillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2014/129430/migbolencint_a2014.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191049v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.149" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Sierra-Paycha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Busson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yazigi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Patricia Ramirez Bolanos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072353v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elisa Florez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>