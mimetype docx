--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -4695,51 +4695,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5096,763 +5096,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower gut microbiota diversity is associated with higher susceptibility of BALB/c mice to allergic sensitization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prophage-crosstalk and prophage-associated cytotoxicity in Enterococcus faecalis v583</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. G. Cortes-Perez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas N. Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertas Navickas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the European-Academy-of-Allergy-and-Clinical-Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137331v1</w:t>
+                <w:t xml:space="preserve">hal-03584441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophage-crosstalk and prophage-associated cytotoxicity in Enterococcus faecalis v583</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Lapaque</w:t>
+                <w:t xml:space="preserve">miRNA discovery in Sus scrofa and in the Pseudorabies virus through a deep sequencing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertas Navickas</w:t>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France</w:t>
+              <w:t xml:space="preserve">Pig Genome III Conference, A celebration for completing the pig genome sequence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hinxton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584441v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNA discovery in Sus scrofa and in the Pseudorabies virus through a deep sequencing approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Anselmo</w:t>
+                <w:t xml:space="preserve">Exploring the host-virus miRNAs regulation layer: pig dendritic cells (DCs) infected by PrV (Pseudorabies virus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malinverni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Genini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pig Genome III Conference, A celebration for completing the pig genome sequence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hinxton, United States</w:t>
+              <w:t xml:space="preserve">EADGENE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Liège, Belgium. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193416v1</w:t>
+                <w:t xml:space="preserve">hal-02812828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the host-virus miRNAs regulation layer: pig dendritic cells (DCs) infected by PrV (Pseudorabies virus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Mariani</w:t>
+                <w:t xml:space="preserve">Entry of rotavirus-derived virus-like particles in intestinal cells in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Malinverni</w:t>
+                <w:t xml:space="preserve">Germain Trugnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Genini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Chwetzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jaffrelo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Liège, Belgium. n.p</w:t>
+              <w:t xml:space="preserve">2nd European Rotavirus Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Stockholm,, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812828v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entry of rotavirus-derived virus-like particles in intestinal cells in vitro and in vivo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Germain Trugnan</w:t>
+                <w:t xml:space="preserve">Modification of the porcine immature dendritic cell transcriptome and functions upon interaction with pseudorabies virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Chwetzoff</w:t>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Annual International Herpesvirus Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Asheville, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5862,344 +5741,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pili present at the surface of a natural Lactococcus lactis strain confer adhesion to intestinal epithelial cells and to mucins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Goin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ElrA operon of Enterococcus faecalis contributes to macrophage evasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of Mucosal Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-culture de cellules CaCo2 et de cellules d’origine myéloïde (DC-like) pour l’étude du dialogue microbiote-hôte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Blottiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées des microbiologistes de l’Inra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6209,293 +6088,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome and the Immune System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819265-8.00034-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El género Leuconostoc : características y perspectivas de su utilización en alimentos funcionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gilberto Bermudez-Humaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterias lácticas : Fundamentos y aplicaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alfaomega, 2016, Bacterias lácticas: Fundamentos y aplicaciones, 978-607-622-628-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome and Human Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gilberto Bermudez-Humaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene-Environment Interactions and Human Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uso de bacterias lácticas como vehículos de moléculas terapéuticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6504,98 +6383,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guy Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gilberto Bermudez-Humaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterias lácticas: Fundamentos y aplicaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alfaomega, 2016, Bacterias lácticas: Fundamentos y aplicaciones, 978-607-622-628-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6663,51 +6542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B59C264"/>
+    <w:nsid w:val="5371B2BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6894,51 +6773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naima-cortes-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4189-7304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ei.2023.00087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortez-Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Gutierrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Mohseni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Taghinezhad-S" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Casolaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9050466" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chikhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel&#8208;eddine Elmecherfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kheroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-018-0224-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lozano Ojalvo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2016.0174" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddmod.2016.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3M28MW4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Munoz Provencio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-015-1158-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Y. Yamamoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Couve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12159" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Medina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01076-12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anselmo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rutigliano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017374" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sapin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jaffrelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Daou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Grill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/317545" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung-Poullias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000210377" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kharrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-167" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. da Costa Medina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.08.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMGHC30X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L'Haridon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.01038.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106086" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00299-06" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QRK0N8N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Madsen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28698-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657402v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commissaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2272-2279.2006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Guimaraes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Tamez-Guerra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10611860400024219" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonzales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003048" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Alcocer-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes S Tamez-Guerra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.05472-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00778-X" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.4.1887-1896.2003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678476v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp0340077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N26BDJ5Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137331v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193416v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malinverni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Trugnan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chwetzoff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jaffrelo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584356v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584362v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819265-8.00034-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584287v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gilberto Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584267v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naima-cortes-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4189-7304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ei.2023.00087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortez-Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Gutierrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Mohseni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Taghinezhad-S" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Casolaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9050466" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chikhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel&#8208;eddine Elmecherfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kheroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-018-0224-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lozano Ojalvo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2016.0174" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddmod.2016.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3M28MW4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Munoz Provencio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-015-1158-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Y. Yamamoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Couve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12159" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Medina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01076-12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anselmo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rutigliano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017374" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sapin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jaffrelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Daou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Grill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/317545" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung-Poullias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000210377" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kharrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-167" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. da Costa Medina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.08.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMGHC30X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L'Haridon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.01038.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106086" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00299-06" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QRK0N8N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Madsen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28698-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657402v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commissaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2272-2279.2006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Guimaraes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Tamez-Guerra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10611860400024219" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonzales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003048" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Alcocer-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes S Tamez-Guerra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.05472-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00778-X" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.4.1887-1896.2003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678476v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp0340077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N26BDJ5Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malinverni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583478v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Trugnan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chwetzoff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jaffrelo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584356v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352964v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819265-8.00034-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584287v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gilberto Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584267v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584283v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>