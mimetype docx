--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -1229,290 +1229,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-IgE mediated food allergy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lactobacillus casei BL23 regulates Treg and Th17 T-cell populations and reduces DMH-associated colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina del Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lozano Ojalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Munoz Provencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today: Disease Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ddmod.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 09 january 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00535-015-1158-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602218v1</w:t>
+                <w:t xml:space="preserve">hal-01532576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus casei BL23 regulates Treg and Th17 T-cell populations and reduces DMH-associated colorectal cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvina del Carmen</w:t>
+                <w:t xml:space="preserve">Non-IgE mediated food allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lozano Ojalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lezmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug Discovery Today: Disease Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17-18, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ddmod.2016.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00535-015-1158-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01532576v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of &amp;lt;em&amp;gt;Enterococcus faecalis elr&amp;lt;/em&amp;gt; operon protects from phagocytosis</w:t>
               </w:r>
@@ -1626,563 +1626,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcal Rgg-Like Regulator ElrR Activates Expression of the elrA Operon</w:t>
+                <w:t xml:space="preserve">Surface proteome analysis of a natural isolate of Lactococcus lactis reveals the presence of pili able to bind human intestinal epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain R. Dumoulin</w:t>
+                <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima N. Bermudez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Duhutrel</w:t>
+                <w:t xml:space="preserve">Melodie Goin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julija Armalyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00121-13⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (12), pp.3935-3947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M113.029066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001022v1</w:t>
+                <w:t xml:space="preserve">hal-00859731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface proteome analysis of a natural isolate of Lactococcus lactis reveals the presence of pili able to bind human intestinal epithelial cells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclease A (Gbs0661), an extracellular nuclease of Streptococcus agalactiae, attacks the neutrophil extracellular traps and is needed for full virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodie Goin</w:t>
+                <w:t xml:space="preserve">Naima N. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+                <w:t xml:space="preserve">Yuji Y. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julija Armalyte</w:t>
+                <w:t xml:space="preserve">Pascale P. Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth E. Couve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M113.029066⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (3), pp.518 - 531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859731v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclease A (Gbs0661), an extracellular nuclease of Streptococcus agalactiae, attacks the neutrophil extracellular traps and is needed for full virulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naima N. Bermudez</w:t>
+                <w:t xml:space="preserve">Mucosal targeting of therapeutic molecules using genetically modified lactic acid bacteria: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guy Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuji Y. Yamamoto</w:t>
+                <w:t xml:space="preserve">Camille Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Kharrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth E. Couve</w:t>
+                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12295⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 344 (1), pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001496v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal targeting of therapeutic molecules using genetically modified lactic acid bacteria: an update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Guy Leblanc</w:t>
+                <w:t xml:space="preserve">Enterococcal Rgg-Like Regulator ElrR Activates Expression of the elrA Operon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima N. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Aubry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t>
+                <w:t xml:space="preserve">Philippe P. Duhutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
+                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 344 (1), pp.1 - 9. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (13), pp.3073 - 3083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00121-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019086v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivation of the ybdD Gene in Lactococcus lactis Increases the Amounts of Exported Proteins</w:t>
               </w:r>
@@ -2815,420 +2815,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of biologically active CXC chemokines by Lactococcus lactis: Evaluation of its potential as a novel mucosal vaccine adjuvant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current prophylactic and therapeutic uses of a recombinant lactococcus lactis strain secreting biologically active interleukin-12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26 (46), pp.5778-5783. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1-3), pp.80-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2008.08.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000106086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658477v1</w:t>
+                <w:t xml:space="preserve">hal-02668362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of biological active murine IFN-γ by recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of biologically active CXC chemokines by Lactococcus lactis: Evaluation of its potential as a novel mucosal vaccine adjuvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F. da Costa Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René L'Haridon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 280, pp.144-149. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (46), pp.5778-5783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.01038.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2008.08.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665053v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current prophylactic and therapeutic uses of a recombinant lactococcus lactis strain secreting biologically active interleukin-12</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+                <w:t xml:space="preserve">Production of biological active murine IFN-γ by recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guang Yang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (1-3), pp.80-89. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 280, pp.144-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000106086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.01038.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668362v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intranasal coadministration of live lactococci producing interleukin-12 and a major cow's milk allergen inhibits allergic reaction in mice</w:t>
               </w:r>
@@ -3361,90 +3361,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the route of immunization and the nature of the bacterial vector on immunogenicity of mucosal vaccines based on lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (36), pp.6581-6588. </w:t>
@@ -3488,351 +3488,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and characterization of a Lactococcus lactis strain deficient in intracellular CIpP and extracellular HtrA proteases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementation of the Lactococcus lactis secretion machinery with Bacillus subtilis SecDF improves secretion of staphylococcal nuclease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Cortes Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S M Madsen</w:t>
+                <w:t xml:space="preserve">J. Commissaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.28698-0⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (3), pp.2272-2279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.72.3.2272-2279.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665509v1</w:t>
+                <w:t xml:space="preserve">hal-02657402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementation of the Lactococcus lactis secretion machinery with Bacillus subtilis SecDF improves secretion of staphylococcal nuclease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naima Cortes Perez</w:t>
+                <w:t xml:space="preserve">Construction and characterization of a Lactococcus lactis strain deficient in intracellular CIpP and extracellular HtrA proteases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+                <w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Commissaire</w:t>
+                <w:t xml:space="preserve">S M Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 72 (3), pp.2272-2279. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 152 (9), pp.2611-2618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.72.3.2272-2279.2006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.28698-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657402v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mucosal vaccine based on live lactococci expressing E7 antigen and IL-12 induces systemic and mucosal immune responses and protects mice against human papillomavirus type 16-induced tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Cortes Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3887,51 +3887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-surface display of E7 antigen from human papillomavirus type-16 in Lactococcus lactis and in Lactobacillus plantarum using a new cell-wall anchor from lactobacilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4015,295 +4015,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunisation intranasale chez la souris avec des lactocoques exportant l'interleukine-12 et l'antigène E7 du Hpv-16</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">An inducible surface presentation system improves cellular immunity against human papillomavirus type 16 E7 antigen in mice after nasal administration with recombinant &amp;lt;em&amp;gt;lactococci.&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruss</w:t>
+                <w:t xml:space="preserve">Juan M Alcocer-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Alcocer-Gonzales</w:t>
+                <w:t xml:space="preserve">Reyes S Tamez-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.191-206. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53, pp.427-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2003048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.05472-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895533v1</w:t>
+                <w:t xml:space="preserve">hal-02683034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inducible surface presentation system improves cellular immunity against human papillomavirus type 16 E7 antigen in mice after nasal administration with recombinant &amp;lt;em&amp;gt;lactococci.&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Immunisation intranasale chez la souris avec des lactocoques exportant l'interleukine-12 et l'antigène E7 du Hpv-16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan M Alcocer-González</w:t>
+                <w:t xml:space="preserve">Alexandra Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reyes S Tamez-Guerra</w:t>
+                <w:t xml:space="preserve">Juan Alcocer-Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 53, pp.427-433. </w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.191-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.05472-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683034v1</w:t>
+                <w:t xml:space="preserve">hal-00895533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mice immunization with live&amp;lt;em&amp;gt; lactococci&amp;lt;/em&amp;gt; displaying a surface anchored HPV-16 E7 oncoprotein.</w:t>
               </w:r>
@@ -4315,51 +4315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Rodríguez-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,103 +4423,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intranasal immunization with recombinant Lactococcus lactis secreting murine interleukin-12 enhances antigen-specific Th1 cytokine production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyes S Tamez-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 71 (4), pp.1887-1896. </w:t>
@@ -4557,77 +4557,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion to a carrier protein and a synthetic propeptide enhances E7 HPV-16 production and secretion in Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5755,77 +5755,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pili present at the surface of a natural Lactococcus lactis strain confer adhesion to intestinal epithelial cells and to mucins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Goin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,51 +6102,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome and the Immune System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6174,299 +6174,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El género Leuconostoc : características y perspectivas de su utilización en alimentos funcionales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
+                <w:t xml:space="preserve">Microbiome and Human Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G Cortez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gilberto Bermudez-Humaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacterias lácticas : Fundamentos y aplicaciones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alfaomega, 2016, Bacterias lácticas: Fundamentos y aplicaciones, 978-607-622-628-5</w:t>
+              <w:t xml:space="preserve">Gene-Environment Interactions and Human Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584287v1</w:t>
+                <w:t xml:space="preserve">hal-03584267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome and Human Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima G Cortez-Perez</w:t>
+                <w:t xml:space="preserve">Uso de bacterias lácticas como vehículos de moléculas terapéuticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guy Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gilberto Bermudez-Humaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene-Environment Interactions and Human Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Bacterias lácticas: Fundamentos y aplicaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfaomega, 2016, Bacterias lácticas: Fundamentos y aplicaciones, 978-607-622-628-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584267v1</w:t>
+                <w:t xml:space="preserve">hal-03584283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uso de bacterias lácticas como vehículos de moléculas terapéuticas</w:t>
+                <w:t xml:space="preserve">El género Leuconostoc : características y perspectivas de su utilización en alimentos funcionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gilberto Bermudez-Humaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacterias lácticas: Fundamentos y aplicaciones</w:t>
+              <w:t xml:space="preserve">Bacterias lácticas : Fundamentos y aplicaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alfaomega, 2016, Bacterias lácticas: Fundamentos y aplicaciones, 978-607-622-628-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584283v1</w:t>
+                <w:t xml:space="preserve">hal-03584287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6542,51 +6542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5371B2BF"/>
+    <w:nsid w:val="47C79136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6773,51 +6773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naima-cortes-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4189-7304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ei.2023.00087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortez-Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Gutierrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Mohseni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Taghinezhad-S" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Casolaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9050466" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chikhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel&#8208;eddine Elmecherfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kheroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-018-0224-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lozano Ojalvo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2016.0174" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddmod.2016.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3M28MW4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Munoz Provencio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-015-1158-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Y. Yamamoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Couve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12159" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Medina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01076-12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anselmo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rutigliano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017374" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sapin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jaffrelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Daou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Grill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/317545" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung-Poullias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000210377" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kharrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-167" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. da Costa Medina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.08.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMGHC30X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L'Haridon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.01038.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106086" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00299-06" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QRK0N8N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Madsen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28698-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657402v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commissaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2272-2279.2006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Guimaraes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Tamez-Guerra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10611860400024219" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonzales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003048" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683034v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Alcocer-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes S Tamez-Guerra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.05472-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00778-X" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.4.1887-1896.2003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678476v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp0340077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N26BDJ5Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malinverni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583478v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Trugnan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chwetzoff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jaffrelo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584356v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352964v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819265-8.00034-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584287v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gilberto Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584267v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584283v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naima-cortes-perez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4189-7304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/ei.2023.00087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortez-Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Gutierrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Mohseni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Taghinezhad-S" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Casolaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9050466" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chikhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel&#8208;eddine Elmecherfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kheroua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-018-0224-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lozano Ojalvo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2016.0174" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Munoz Provencio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-015-1158-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602218v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddmod.2016.09.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3M28MW4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Y. Yamamoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E. Couve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12295" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12159" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Medina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01076-12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anselmo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rutigliano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017374" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sapin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jaffrelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Daou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Grill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/317545" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung-Poullias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000210377" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kharrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-167" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ah-Leung" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658477v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. da Costa Medina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.08.044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMGHC30X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L'Haridon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.01038.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00299-06" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QRK0N8N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657402v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commissaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2272-2279.2006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665509v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Madsen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28698-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Guimaraes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Tamez-Guerra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10611860400024219" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683034v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Alcocer-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes S Tamez-Guerra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.05472-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895533v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonzales" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00778-X" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.4.1887-1896.2003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678476v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp0340077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N26BDJ5Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malinverni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583478v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Trugnan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chwetzoff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jaffrelo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584431v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Goin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584356v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352964v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819265-8.00034-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gilberto Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584283v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584287v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>