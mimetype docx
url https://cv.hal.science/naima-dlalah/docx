--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -261,1435 +261,1569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and expression of the peach TNL RMia genes for the resistance to the root-knot nematode Meloidogyne incognita</w:t>
+                <w:t xml:space="preserve">Self-(in)compatibility analysis of a worldwide core collection of apricot species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Duval</w:t>
+                <w:t xml:space="preserve">H. Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Dlalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laure Heurtevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Callot</w:t>
+                <w:t xml:space="preserve">Jacques Lagnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 343, pp.114081. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1450, pp.365-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2025.114081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2026.1450.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036400v1</w:t>
+                <w:t xml:space="preserve">hal-05599891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-environment GWAS uncovers markers associated to biotic stress response and genotype-by-environment interactions in stone fruit trees</w:t>
+                <w:t xml:space="preserve">Identification and expression of the peach TNL RMia genes for the resistance to the root-knot nematode Meloidogyne incognita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Serrie</w:t>
+                <w:t xml:space="preserve">Henri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Heurtevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Claire Caravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blanc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Naïma Dlalah</w:t>
+                <w:t xml:space="preserve">Caroline Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhaf088⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 343, pp.114081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2025.114081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069706v1</w:t>
+                <w:t xml:space="preserve">hal-05036400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights Into the Almond Domestication History</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-environment GWAS uncovers markers associated to biotic stress response and genotype-by-environment interactions in stone fruit trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Decroocq</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cornille</w:t>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (9), </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (7), pp.uhaf088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.70150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhaf088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235410v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity analysis of the INRAE and IRTA almond collections from the Axiom 60K SNP almond chip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Insights Into the Almond Domestication History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Dlalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Batlle</w:t>
+                <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1406, pp.43-46. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1406.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749986v1</w:t>
+                <w:t xml:space="preserve">hal-05235410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of a mMoshan transposable element in PpLMI1, is associated with the absence or globose phenotype of extrafloral nectaries in peach [Prunus persica (L.) Batsch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity analysis of the INRAE and IRTA almond collections from the Axiom 60K SNP almond chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">F. Pérez de los Cobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Confolent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Heurtevin</w:t>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Signoret</w:t>
+                <w:t xml:space="preserve">Ignasi Batlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1406, pp.43-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hortre/uhab044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1406.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539501v1</w:t>
+                <w:t xml:space="preserve">hal-04749986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rm1 and Rm2 Resistance Genes to Green Peach Aphid (Myzus persicae) Encode the Same TNL Proteins in Peach (Prunus persica L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Heurtevin</w:t>
+                <w:t xml:space="preserve">Genetic diversity in a new peach core-collection designed for resilience breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes13081489⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1352, pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1352.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837796v1</w:t>
+                <w:t xml:space="preserve">hal-04178894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity in a new peach core-collection designed for resilience breeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Serrie</w:t>
+                <w:t xml:space="preserve">Insertion of a mMoshan transposable element in PpLMI1, is associated with the absence or globose phenotype of extrafloral nectaries in peach [Prunus persica (L.) Batsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Heurtevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Signoret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1352.19⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hortre/uhab044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178894v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tester la résistance à Xanthomonas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+                <w:t xml:space="preserve">The Rm1 and Rm2 Resistance Genes to Green Peach Aphid (Myzus persicae) Encode the Same TNL Proteins in Peach (Prunus persica L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Heurtevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Montrognon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lagnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes13081489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264838v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botanic Origin of Propolis Extract Powder Drives Contrasted Impact on Diabesity in High-Fat-Fed Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tester la résistance à Xanthomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Astier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Montrognon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328822v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar Propolis Ethanolic Extract Reduces Body Weight Gain and Glucose Metabolism Disruption in High‐Fat Diet‐Fed Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Botanic Origin of Propolis Extract Powder Drives Contrasted Impact on Diabesity in High-Fat-Fed Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Couturier</w:t>
+                <w:t xml:space="preserve">Charlene Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Perrin</w:t>
+                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (18), pp.2000275. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202000275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10030411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157023v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poplar Propolis Ethanolic Extract Reduces Body Weight Gain and Glucose Metabolism Disruption in High‐Fat Diet‐Fed Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (18), pp.2000275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202000275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of partial pressure of oxygen on ascorbic acid degradation at canning temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Al Fata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49, pp.215-221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1699,633 +1833,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-environment GWAS to decipher the response to natural infections in apricot and peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity in a new peach core-collection designed for resilience breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. ISHS Peach Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Naoussa, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance à Xanthomonas arboricola pv. pruni chez le pêcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Montrognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontre du GIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS, Jan 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an SNP-based new set of markers useful for early selection for Sharka disease in apricot ( P. armeniaca )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Symposium on Apricot Breeding and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Jul 2019, Malatya, Turkey. pp.47-52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1290.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transposable element from the hAT-superfamily is responsible for the absence or globose-shape phenotype of leaf extrafloral nectaries in peach (Prunus persica L. Batsch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, centre for research in agricultural genomics, Dec 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2335,650 +2469,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyramiding of root-knot nematode resistance genes in Prunus rootstocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril van Ghelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Heurtevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomic Conference (RGC12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using non-addive effects in genome-wide association studies and genomic predictions to improve biotic stress tolerance in peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Cabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference of Quantitative Genetics (ICQG7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research of candidate genes in peach for resistance to root-knot nematodes and resistance to aphids Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Heurtevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an SNP-based new set of markers useful for early selection for sharka disease in apricot (P. armeniaca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Remay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Apricot Breeding and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Malatya, Turkey. , pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du mode de préparation sur la composition nutritionnelle des légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 441 p., 2016, Journées francophones de nutrition : livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2988,131 +3122,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lutte mieux armée face à &amp;quot;Xanthomonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Montrognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3259,51 +3393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467372v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompea Gabriella Lucchese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Buisine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Nigro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pollastro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants15010165" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heurtevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2025.114081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749986v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rez de los Cobos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Batlle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1406.6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hortre/uhab044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1352.19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Montrognon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Couturier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030411" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Al Fata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dlalah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1290.9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Confolent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dlalah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Signoret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Dlalah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Cabel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Remond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467372v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompea Gabriella Lucchese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Buisine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Nigro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pollastro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants15010165" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguiba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubakri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heurtevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.48" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2025.114081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rez de los Cobos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Batlle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1406.6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1352.19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hortre/uhab044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081489" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Montrognon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Couturier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Al Fata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dlalah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1290.9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Confolent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dlalah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Signoret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Dlalah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Cabel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Remond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>