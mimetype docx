--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -931,425 +931,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity in a new peach core-collection designed for resilience breeding</w:t>
+                <w:t xml:space="preserve">Insertion of a mMoshan transposable element in PpLMI1, is associated with the absence or globose phenotype of extrafloral nectaries in peach [Prunus persica (L.) Batsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Roth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Serrie</w:t>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Heurtevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Signoret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1352, pp.141-148. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1352.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hortre/uhab044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178894v1</w:t>
+                <w:t xml:space="preserve">hal-03539501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of a mMoshan transposable element in PpLMI1, is associated with the absence or globose phenotype of extrafloral nectaries in peach [Prunus persica (L.) Batsch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Confolent</w:t>
+                <w:t xml:space="preserve">The Rm1 and Rm2 Resistance Genes to Green Peach Aphid (Myzus persicae) Encode the Same TNL Proteins in Peach (Prunus persica L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Heurtevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lagnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hortre/uhab044⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes13081489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539501v1</w:t>
+                <w:t xml:space="preserve">hal-03837796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rm1 and Rm2 Resistance Genes to Green Peach Aphid (Myzus persicae) Encode the Same TNL Proteins in Peach (Prunus persica L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Heurtevin</w:t>
+                <w:t xml:space="preserve">Genetic diversity in a new peach core-collection designed for resilience breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (8), </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1352, pp.141-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes13081489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1352.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837796v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tester la résistance à Xanthomonas</w:t>
               </w:r>
@@ -1972,90 +1972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity in a new peach core-collection designed for resilience breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2608,51 +2608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using non-addive effects in genome-wide association studies and genomic predictions to improve biotic stress tolerance in peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,64 +2854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an SNP-based new set of markers useful for early selection for sharka disease in apricot (P. armeniaca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3393,51 +3393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467372v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompea Gabriella Lucchese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Buisine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Nigro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pollastro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants15010165" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguiba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubakri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heurtevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.48" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2025.114081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rez de los Cobos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Batlle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1406.6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1352.19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hortre/uhab044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081489" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Montrognon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Couturier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Al Fata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dlalah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1290.9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Confolent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dlalah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Signoret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Dlalah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Cabel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Remond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467372v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompea Gabriella Lucchese" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Buisine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Nigro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pollastro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants15010165" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguiba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boubakri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heurtevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.48" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2025.114081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rez de los Cobos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Batlle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1406.6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hortre/uhab044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081489" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1352.19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Montrognon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Couturier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Al Fata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dlalah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1290.9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Confolent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dlalah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Signoret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Dlalah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Cabel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Remond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>