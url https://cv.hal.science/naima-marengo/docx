--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -156,2470 +156,2666 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une démarche d’orientation partagée par l’écosystème des acteurs : un levier pour structurer le continuum à l’échelle territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Szwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lê Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques publiques d'orientation : quelle structuration du continuum -3/+3 ? Cadrage, interactions, acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professional Ethics as a Tool to Investigate the Professionalisation of Guidance and Occupational Integration Workers at University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 th Journée Scientifique des Jeunes Chercheurs (JSJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of actors for an ambitious goal: partnerships in educational guidance and counselling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Valente</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITWIN CONFERENCE Career Guidance and Counselling for Hope in the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, Mar 2025, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reclaiming a humanist guidance mission: the PIA 3 ACORDA project by and for professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITWIN CONFERENCE Career Guidance and Counselling for Hope in the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, Mar 2025, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les acteurs du PIA 3 ACORDA pensent de l’orientation : analyse d’un système représentationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international BRIO L'orientation accompagnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une résonnance de l'autobiographie raisonnée dans le parcours d'une praticienne devenue praticienne-chercheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Universités préparant aux Métiers de la Formation (RUMEF)., May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to accompany the first-year student in massified higher education?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Articuler méthodologie et coopération scientifique pour amener les acteurs à observer leurs propres professionnalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a Hybrid, Flexible and Socially Engaged Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference on Interactive Collaborative Learning, Sep 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire de contact « Piloter l’orientation à l’échelle du territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IH2EF, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151169v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler méthodologie et coopération scientifique pour amener les acteurs à observer leurs propres professionnalisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How to accompany the first-year student in massified higher education?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehembre Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de contact « Piloter l’orientation à l’échelle du territoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IH2EF, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Towards a Hybrid, Flexible and Socially Engaged Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Interactive Collaborative Learning, Sep 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096524v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une démarche d’orientation endogène et co-construite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations sociales et pratiques dans un contexte incertain : le cas des professionnelles de l’orientation à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Szwat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Lê Hung</w:t>
+                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de contact « Piloter l’orientation à l’échelle du territoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Hautes Études de l’Éducation et de la Formation (IH2EF), May 2023, Chasseneuil-du-Poitou, France</w:t>
+              <w:t xml:space="preserve">Représentations sociales, pratiques et défis dans les scénarios d'incertitude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence Internationale sur les Représentations Sociales, Sep 2023, Bogota, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102494v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales et pratiques dans un contexte incertain : le cas des professionnelles de l’orientation à l’université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Faire résultat, faire sens : de la dimension coopérative à la dimension instituante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations sociales, pratiques et défis dans les scénarios d'incertitude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conférence Internationale sur les Représentations Sociales, Sep 2023, Bogota, Colombie</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173583v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire résultat, faire sens : de la dimension coopérative à la dimension instituante</w:t>
+                <w:t xml:space="preserve">Vers une démarche d’orientation endogène et co-construite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Szwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lê Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire de contact « Piloter l’orientation à l’échelle du territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Hautes Études de l’Éducation et de la Formation (IH2EF), May 2023, Chasseneuil-du-Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027027v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales des acteurs de l'orientation : restitution participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude des trois dimensions recherche du PIA 3 ACORDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR EFTS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering Awareness about Academic Success for First-Generation Students through a Digital Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Interactive Collaborative Learning (ICL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienne, Austria. pp.760-769, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-26876-2_72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la recherche nous trans-forme : l’évaluation d’un diplôme expérimental et l’émergence d’un collectif réflexif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Titre : Comment le PIA 3 ACORDA a prévu une recherche participative visant la professionnalisation des acteurs de l'orientation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lehembre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Continuum Sco- Sup, rupture et continuité : piloter les parcours de réussite des jeunes du lycée à l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IH2F, Feb 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019181v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation tout au long de la vie : Réflexions soutenues par un projet français</w:t>
+                <w:t xml:space="preserve">L'évolution de l'Université : quel impact sur les SCUIO-IP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Valente</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The principles and aims of guidance and counselling for sustainable development in turbulent times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO Chair of Lifelong Guidance and Counselling, Oct 2022, Wroclaw, France</w:t>
+              <w:t xml:space="preserve">Rencontres nationales COURROIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la COURROIE, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153431v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode pour faciliter l’appropriation d’un serious game dédié à sensibiliser les étudiants de première génération aux enjeux de leur réussite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Orientation tout au long de la vie : Réflexions soutenues par un projet français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ? (TiceMed 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">The principles and aims of guidance and counselling for sustainable development in turbulent times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO Chair of Lifelong Guidance and Counselling, Oct 2022, Wroclaw, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900786v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social representations of practices in times of crisis of university guidanceprofessionals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quand la recherche nous trans-forme : l’évaluation d’un diplôme expérimental et l’émergence d’un collectif réflexif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lehembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COVID-19 and Digital transformation : Vocational Choice, Educational Prospects and Employment Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAEVG, Dec 2022, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991758v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de l'Université : quel impact sur les SCUIO-IP ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Méthode pour faciliter l’appropriation d’un serious game dédié à sensibiliser les étudiants de première génération aux enjeux de leur réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres nationales COURROIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la COURROIE, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque International Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ? (TiceMed 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048424v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titre : Comment le PIA 3 ACORDA a prévu une recherche participative visant la professionnalisation des acteurs de l'orientation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Social representations of practices in times of crisis of university guidanceprofessionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Sco- Sup, rupture et continuité : piloter les parcours de réussite des jeunes du lycée à l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IH2F, Feb 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">COVID-19 and Digital transformation : Vocational Choice, Educational Prospects and Employment Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEVG, Dec 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991742v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du bien-être dans la pédagogie à l’université : le cas d'un diplôme d’établissement expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation (SIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme éducative et Approche Pédagogique Par Compétences (APC) : le Bénin à la recherche d'un système éducatif de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maxime Olatoundé Alabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque international des sciences de l’éducation et de la formation dans les pays en voie de développement Thème : Enjeux actuels des systèmes éducatifs dans les pays en voie de développement : qualité, imputabilité et gestion de crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUF, Jun 2022, Haiti, Haïti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espaces universitaires alternatifs pour accompagner les étudiants en réorientation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De la commande de professionnalisation des étudiants à sa mise en oeuvre : le point de vue des acteurs universitaires de l'orientation et de l'insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Broussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « travailler, s’orienter, quel(s) sens de vie ?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Enseignants et des Chercheurs en Sciences de l’Éducation, la Société Suisse pour la Recherche en Education et l'Association belge des chercheurs en Education, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049137v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la commande de professionnalisation des étudiants à sa mise en oeuvre : le point de vue des acteurs universitaires de l'orientation et de l'insertion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des espaces universitaires alternatifs pour accompagner les étudiants en réorientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Enseignants et des Chercheurs en Sciences de l’Éducation, la Société Suisse pour la Recherche en Education et l'Association belge des chercheurs en Education, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque International « travailler, s’orienter, quel(s) sens de vie ?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048398v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la territorialisation du pilotage de l’orientation permet-elle la redéfinition d’une culture professionnelle commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Sovet; Kimberley Brioux; Nicolas Ménagier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagnement à l’orientation : des enjeux de pilotage à l’échelle de l’établissement et du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Éducation ouverte, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline-Marie Cavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chauffriasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Javier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meurie Corceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J-F.Marcel; D.Broussal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je pars en thèse. Conseils épistolaires aux doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépadués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782364938564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il (encore) questionner le modèle des compétences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.240-249, 2019, 978-2-35671-544-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2629,704 +2825,704 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseils de continuum : vers un collectif situé au service de l’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varvara Ciobanu-Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Valente</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skills representations : analysis of the media and the views of professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Poradoznawcze/Journal of Counsellogy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8, pp.105-133. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34862/sp.2019.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard des formés sur les compétences transversales : outils de connaissance et de reconnaissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transversales et/ou transférables : le regard des médias sur les compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourlot-Ranty</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maxime Olatoundé Alabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS13, pp.65-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173578v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversales et/ou transférables : le regard des médias sur les compétences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le regard des formés sur les compétences transversales : outils de connaissance et de reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Maxime Olatoundé Alabi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourlot-Ranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991785v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Approche Pédagogique par Compétences (APC) dans l'enseignement secondaire au Bénin : entre pratique réelle et prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maxime Olatoundé Alabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une démarche d'orientation co-construite vers une démarche appropriée par les acteurs : une ambition territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Szwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lê Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3336,215 +3532,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une professionnalisation endogène des acteurs de l'orientation et de l'insertion à l'université : le cas d'une recherche participative-instituante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Toulouse Jean Jaurès, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03881121v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04017561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3612,51 +3707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD247ACF"/>
+    <w:nsid w:val="A6BF38AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3843,51 +3938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naima-marengo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6422-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267580290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124429v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehembre Sebastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Szwat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#234; Hung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Belhaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_72" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehembre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maxime Olatound&#233; Alabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertolino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-Marie Cavard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauffriasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Javier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meurie Corceiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1360-je-pars-en-these-conseils-epistolaires-aux-doctorants-9782364938564.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cahier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2019.6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourlot-Ranty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215318v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03881121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naima-marengo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6422-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267580290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Szwat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#234; Hung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehembre Sebastien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Belhaj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_72" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehembre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maxime Olatound&#233; Alabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertolino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-Marie Cavard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauffriasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Javier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meurie Corceiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1360-je-pars-en-these-conseils-epistolaires-aux-doctorants-9782364938564.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cahier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2019.6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourlot-Ranty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.817" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03881121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>