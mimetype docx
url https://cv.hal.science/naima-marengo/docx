--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -753,825 +753,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une résonnance de l'autobiographie raisonnée dans le parcours d'une praticienne devenue praticienne-chercheure</w:t>
+                <w:t xml:space="preserve">Représentations sociales et pratiques dans un contexte incertain : le cas des professionnelles de l’orientation à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Universités préparant aux Métiers de la Formation (RUMEF)., May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Représentations sociales, pratiques et défis dans les scénarios d'incertitude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence Internationale sur les Représentations Sociales, Sep 2023, Bogota, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104223v1</w:t>
+                <w:t xml:space="preserve">hal-04173583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler méthodologie et coopération scientifique pour amener les acteurs à observer leurs propres professionnalisations</w:t>
+                <w:t xml:space="preserve">Faire résultat, faire sens : de la dimension coopérative à la dimension instituante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de contact « Piloter l’orientation à l’échelle du territoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IH2EF, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096524v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to accompany the first-year student in massified higher education?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lehembre Sebastien</w:t>
+                <w:t xml:space="preserve">Vers une démarche d’orientation endogène et co-construite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Szwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lê Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a Hybrid, Flexible and Socially Engaged Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference on Interactive Collaborative Learning, Sep 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire de contact « Piloter l’orientation à l’échelle du territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Hautes Études de l’Éducation et de la Formation (IH2EF), May 2023, Chasseneuil-du-Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151169v1</w:t>
+                <w:t xml:space="preserve">hal-04102494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales et pratiques dans un contexte incertain : le cas des professionnelles de l’orientation à l’université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations sociales des acteurs de l'orientation : restitution participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations sociales, pratiques et défis dans les scénarios d'incertitude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conférence Internationale sur les Représentations Sociales, Sep 2023, Bogota, Colombie</w:t>
+              <w:t xml:space="preserve">Journée d'étude des trois dimensions recherche du PIA 3 ACORDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EFTS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173583v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire résultat, faire sens : de la dimension coopérative à la dimension instituante</w:t>
+                <w:t xml:space="preserve">Une résonnance de l'autobiographie raisonnée dans le parcours d'une praticienne devenue praticienne-chercheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Universités préparant aux Métiers de la Formation (RUMEF)., May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027027v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une démarche d’orientation endogène et co-construite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Szwat</w:t>
+                <w:t xml:space="preserve">How to accompany the first-year student in massified higher education?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehembre Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Lê Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de contact « Piloter l’orientation à l’échelle du territoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Hautes Études de l’Éducation et de la Formation (IH2EF), May 2023, Chasseneuil-du-Poitou, France</w:t>
+              <w:t xml:space="preserve">Towards a Hybrid, Flexible and Socially Engaged Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Interactive Collaborative Learning, Sep 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102494v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales des acteurs de l'orientation : restitution participative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articuler méthodologie et coopération scientifique pour amener les acteurs à observer leurs propres professionnalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude des trois dimensions recherche du PIA 3 ACORDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EFTS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire de contact « Piloter l’orientation à l’échelle du territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IH2EF, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281345v1</w:t>
+                <w:t xml:space="preserve">hal-04096524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering Awareness about Academic Success for First-Generation Students through a Digital Serious Game</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution de l'Université : quel impact sur les SCUIO-IP ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Interactive Collaborative Learning (ICL 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres nationales COURROIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la COURROIE, Jun 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900704v1</w:t>
+                <w:t xml:space="preserve">hal-04048424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titre : Comment le PIA 3 ACORDA a prévu une recherche participative visant la professionnalisation des acteurs de l'orientation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1587,860 +1526,921 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Sco- Sup, rupture et continuité : piloter les parcours de réussite des jeunes du lycée à l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IH2F, Feb 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de l'Université : quel impact sur les SCUIO-IP ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation tout au long de la vie : Réflexions soutenues par un projet français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres nationales COURROIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la COURROIE, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">The principles and aims of guidance and counselling for sustainable development in turbulent times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO Chair of Lifelong Guidance and Counselling, Oct 2022, Wroclaw, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048424v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation tout au long de la vie : Réflexions soutenues par un projet français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand la recherche nous trans-forme : l’évaluation d’un diplôme expérimental et l’émergence d’un collectif réflexif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lehembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The principles and aims of guidance and counselling for sustainable development in turbulent times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO Chair of Lifelong Guidance and Counselling, Oct 2022, Wroclaw, France</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153431v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la recherche nous trans-forme : l’évaluation d’un diplôme expérimental et l’émergence d’un collectif réflexif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode pour faciliter l’appropriation d’un serious game dédié à sensibiliser les étudiants de première génération aux enjeux de leur réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lehembre</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque International Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ? (TiceMed 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019181v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode pour faciliter l’appropriation d’un serious game dédié à sensibiliser les étudiants de première génération aux enjeux de leur réussite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social representations of practices in times of crisis of university guidanceprofessionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ? (TiceMed 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">COVID-19 and Digital transformation : Vocational Choice, Educational Prospects and Employment Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEVG, Dec 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900786v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social representations of practices in times of crisis of university guidanceprofessionals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La place du bien-être dans la pédagogie à l’université : le cas d'un diplôme d’établissement expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lehembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COVID-19 and Digital transformation : Vocational Choice, Educational Prospects and Employment Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAEVG, Dec 2022, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation (SIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991758v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du bien-être dans la pédagogie à l’université : le cas d'un diplôme d’établissement expérimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lehembre</w:t>
+                <w:t xml:space="preserve">Réforme éducative et Approche Pédagogique Par Compétences (APC) : le Bénin à la recherche d'un système éducatif de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maxime Olatoundé Alabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation (SIEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">1er Colloque international des sciences de l’éducation et de la formation dans les pays en voie de développement Thème : Enjeux actuels des systèmes éducatifs dans les pays en voie de développement : qualité, imputabilité et gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUF, Jun 2022, Haiti, Haïti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059166v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme éducative et Approche Pédagogique Par Compétences (APC) : le Bénin à la recherche d'un système éducatif de qualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Maxime Olatoundé Alabi</w:t>
+                <w:t xml:space="preserve">Fostering Awareness about Academic Success for First-Generation Students through a Digital Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque international des sciences de l’éducation et de la formation dans les pays en voie de développement Thème : Enjeux actuels des systèmes éducatifs dans les pays en voie de développement : qualité, imputabilité et gestion de crise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Interactive Collaborative Learning (ICL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria. pp.760-769, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26876-2_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138434v1</w:t>
+                <w:t xml:space="preserve">hal-03900704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la commande de professionnalisation des étudiants à sa mise en oeuvre : le point de vue des acteurs universitaires de l'orientation et de l'insertion</w:t>
+                <w:t xml:space="preserve">Des espaces universitaires alternatifs pour accompagner les étudiants en réorientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Enseignants et des Chercheurs en Sciences de l’Éducation, la Société Suisse pour la Recherche en Education et l'Association belge des chercheurs en Education, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque International « travailler, s’orienter, quel(s) sens de vie ?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048398v1</w:t>
+                <w:t xml:space="preserve">hal-04049137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espaces universitaires alternatifs pour accompagner les étudiants en réorientation</w:t>
+                <w:t xml:space="preserve">De la commande de professionnalisation des étudiants à sa mise en oeuvre : le point de vue des acteurs universitaires de l'orientation et de l'insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « travailler, s’orienter, quel(s) sens de vie ?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Enseignants et des Chercheurs en Sciences de l’Éducation, la Société Suisse pour la Recherche en Education et l'Association belge des chercheurs en Education, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049137v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2497,51 +2497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Sovet; Kimberley Brioux; Nicolas Ménagier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagnement à l’orientation : des enjeux de pilotage à l’échelle de l’établissement et du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Éducation ouverte, A paraître</w:t>
@@ -2891,51 +2891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varvara Ciobanu-Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73</w:t>
@@ -2958,369 +2958,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skills representations : analysis of the media and the views of professionals</w:t>
+                <w:t xml:space="preserve">Transversales et/ou transférables : le regard des médias sur les compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maxime Olatoundé Alabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Poradoznawcze/Journal of Counsellogy </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS13, pp.65-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506902v1</w:t>
+                <w:t xml:space="preserve">hal-03991785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversales et/ou transférables : le regard des médias sur les compétences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le regard des formés sur les compétences transversales : outils de connaissance et de reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Maxime Olatoundé Alabi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourlot-Ranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991785v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard des formés sur les compétences transversales : outils de connaissance et de reconnaissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skills representations : analysis of the media and the views of professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bourlot-Ranty</w:t>
+                <w:t xml:space="preserve">Frédérique Hille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37, pp.65-74. </w:t>
+              <w:t xml:space="preserve">Studia Poradoznawcze/Journal of Counsellogy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.105-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34862/sp.2019.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173578v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3338,51 +3338,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Approche Pédagogique par Compétences (APC) dans l'enseignement secondaire au Bénin : entre pratique réelle et prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maxime Olatoundé Alabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,51 +3707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6BF38AE"/>
+    <w:nsid w:val="A1D6CA1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3938,51 +3938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naima-marengo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6422-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267580290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Szwat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#234; Hung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehembre Sebastien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Belhaj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_72" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehembre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maxime Olatound&#233; Alabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertolino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-Marie Cavard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauffriasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Javier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meurie Corceiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1360-je-pars-en-these-conseils-epistolaires-aux-doctorants-9782364938564.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cahier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2019.6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourlot-Ranty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.817" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03881121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naima-marengo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6422-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267580290" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Szwat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#234; Hung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehembre Sebastien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehembre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Belhaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maxime Olatound&#233; Alabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_72" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertolino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-Marie Cavard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauffriasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Javier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meurie Corceiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1360-je-pars-en-these-conseils-epistolaires-aux-doctorants-9782364938564.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cahier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourlot-Ranty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34862/sp.2019.6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03881121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>