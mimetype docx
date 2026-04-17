--- v0 (2026-03-04)
+++ v1 (2026-04-17)
@@ -1677,278 +1677,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hypoelastic stress resultant shell approach for simulations of textile composite reinforcement forming</w:t>
+                <w:t xml:space="preserve">Analysis of the Forming of Interlock Textile Composites Using a Hypoelastic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzi Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106558⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-021-09966-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342291v1</w:t>
+                <w:t xml:space="preserve">hal-03429477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Forming of Interlock Textile Composites Using a Hypoelastic Approach</w:t>
+                <w:t xml:space="preserve">A hypoelastic stress resultant shell approach for simulations of textile composite reinforcement forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naïm Naouar</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renzi Bai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10443-021-09966-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429477v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and analysis of in-plane bending in fibrous reinforcements with rotation-free shell finite elements.</w:t>
               </w:r>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 222-223, pp.111014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2045,1157 +2045,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements and numerical modelling of the mechanical behaviour of a glass plain weave composite reinforcement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valter Carvelli</w:t>
+                <w:t xml:space="preserve">A specific 3D shell approach for textile composite reinforcements under large deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzi Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0731684419868846⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288991v1</w:t>
+                <w:t xml:space="preserve">hal-03019551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile Composite Damage Analysis Taking into Account the Forming Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Cocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Jauffret</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (23), pp.5337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma13235337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-FE modelling of textile composites and X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C H Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Vasiukov</w:t>
+                <w:t xml:space="preserve">S V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55, pp.16969 - 16989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-020-05225-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and validation of a hyperelastic model for self-reinforced polypropylene draping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Selezneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Selezneva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naïm Naouar</w:t>
+                <w:t xml:space="preserve">Larissa Gorbatikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-020-01542-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of boundary conditions on computation of the effective thermal conductivity of foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi Kang Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validated Finite Element Models of Premolars: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Richert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Faleh Tamimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma13153280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific 3D shell approach for textile composite reinforcements under large deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental measurements and numerical modelling of the mechanical behaviour of a glass plain weave composite reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ghazimoradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Carvelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 139, </w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1-2), pp.45-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0731684419868846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019551v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile composite structural analysis taking into account the forming process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+                <w:t xml:space="preserve">Numerical modelling of the mechanical behaviour of tetraxial technical textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ghazimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Carvelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.02.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (4), pp.3632-3647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-3084-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399005v1</w:t>
+                <w:t xml:space="preserve">hal-02174568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the mechanical behaviour of tetraxial technical textiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ghazimoradi</w:t>
+                <w:t xml:space="preserve">Textile composite structural analysis taking into account the forming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Aridhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makrem Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (4), pp.3632-3647. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.773-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-3084-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174568v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Properties of New Insulating Juncus Maritimus Fibrous Mortar Composites/Experimental Results and Analytical Laws</w:t>
               </w:r>
@@ -3350,51 +3350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3441,51 +3441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending and wrinkling of composite fiber preforms and prepregs. A review and new developments in the draping simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,415 +3932,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso FE simulation of composite reinforcement deformation based on X-ray computed tomography</w:t>
+                <w:t xml:space="preserve">Simulation EF à l’échelle mésoscopique de la déformation de renforts composite à partir de microtomographie à rayon X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 104 (4), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+              <w:t xml:space="preserve">, 2016, 104 (4), pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2016029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538193v1</w:t>
+                <w:t xml:space="preserve">hal-01538195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation EF à l’échelle mésoscopique de la déformation de renforts composite à partir de microtomographie à rayon X</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of thermoplastic prepreg thermoforming based on a visco-hyperelastic model and a thermal homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Guzman Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Schneider</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016029⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.431-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01538195v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of thermoplastic prepreg thermoforming based on a visco-hyperelastic model and a thermal homogenization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meso FE simulation of composite reinforcement deformation based on X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boissé</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02174933v1</w:t>
+                <w:t xml:space="preserve">hal-01538193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D composite reinforcement meso F.E. analyses based on X-ray computed tomography</w:t>
               </w:r>
@@ -4618,51 +4618,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of Woven Fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4856,51 +4856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of composite forming at macroscopic and mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5964,51 +5964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6042,64 +6042,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Shell Formulation for Textile Composite Forming Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzi Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biao Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6172,90 +6172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive model and draping simulations of self-reinforced polypropylene composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Selezneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Selezneva</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Larissa Gorbatikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6297,51 +6297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions aux limites pour le calcul de conductivité thermique effective des mousses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zi Kang Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6405,90 +6405,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive Model and Draping Simulations of Self-Reinforced Polypropylene Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Selezneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Selezneva</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Larissa Gorbatikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6533,984 +6533,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-Macro Simulation of the Woven Fabric Local Deformation in Draping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
+                <w:t xml:space="preserve">Tetraxial textiles: assessment of mesoscale mechanical modelling by experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghazimoradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Carvelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1\_5034813⟩</w:t>
+              <w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON TEXTILE COMPOSITES (TEXCOMP-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, DIRAC HOUSE, TEMPLE BACK, BRISTOL BS1 6BE, ENGLAND, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/406/1/012048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670486v1</w:t>
+                <w:t xml:space="preserve">hal-04670538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraxial textiles: assessment of mesoscale mechanical modelling by experimental measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ghazimoradi</w:t>
+                <w:t xml:space="preserve">Stiffness and Poisson ratio in longitudinal compression of fiber yarns in meso-FE modelling of composite reinforcement forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V Carvelli</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Frassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON TEXTILE COMPOSITES (TEXCOMP-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, DIRAC HOUSE, TEMPLE BACK, BRISTOL BS1 6BE, ENGLAND, Unknown Region. </w:t>
+              <w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/406/1/012048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5034838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670538v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness and Poisson ratio in longitudinal compression of fiber yarns in meso-FE modelling of composite reinforcement forming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Meso-Macro Simulation of the Woven Fabric Local Deformation in Draping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Iwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5034838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1\_5034813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670496v1</w:t>
+                <w:t xml:space="preserve">hal-04670486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique de l'emboutissage d'un renfort tissé sec : Sensibilité de l'angle de cisaillement aux paramètres du procédé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Meso FE Simulation of Composite Reinforcement Deformation based on X-ray Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465447v1</w:t>
+                <w:t xml:space="preserve">hal-04670985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso FE Simulation of Composite Reinforcement Deformation based on X-ray Computed Tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation numérique de l'emboutissage d'un renfort tissé sec : Sensibilité de l'angle de cisaillement aux paramètres du procédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Aridhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makrem Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5008014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04670985v1</w:t>
+                <w:t xml:space="preserve">hal-03465447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre mapping analysis in composite forming: experimental and numerical comparison</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. T. Ta</w:t>
+                <w:t xml:space="preserve">Parameter Measurements of the Hypo-elasticity Model for Dry Composite Reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963583⟩</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708274v1</w:t>
+                <w:t xml:space="preserve">hal-04708270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced 3D Textile Composites Reinforcements Meso F.E Analyses Based On X-ray Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Measurements of the Hypo-elasticity Model for Dry Composite Reinforcement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Vidal-Salle</w:t>
+                <w:t xml:space="preserve">Fibre mapping analysis in composite forming: experimental and numerical comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rusanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. T. Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4963583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708270v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Composite Reinforcement at Mesoscopic Scale from X-Ray Microtomography</w:t>
               </w:r>
@@ -7522,77 +7522,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.316--323, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7716,51 +7716,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DE233ED"/>
+    <w:nsid w:val="09F08F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7947,51 +7947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naimnaouar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5446-4156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122848" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JAZ-0904-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Musa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Depriester" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Allouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Doerr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Kaerger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108359" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sankara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Coulibaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coquard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17010252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Didier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Deterre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise K&#228;rger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01792-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186318" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colmars" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghazimoradi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Carvelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419868846" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Selezneva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Gorbatikh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01542-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Kang Low" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baillis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119781" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Tamimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13153280" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3084-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Saghrouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050981" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Iwata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Inoue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.01.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benzarti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A. Triki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kaziz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mouelhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L. Ben Ayeche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Salle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CB512277EB254770B97F74EAB7589FE84BDEFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538195v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman Maldonado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.166" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654404v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90646-3.00017-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654388v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00016-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00014-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAL0088" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405392v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Naim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik D&#246;rr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paul Wank" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-60" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fabing" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schafer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Karger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-60" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Serres" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824617v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112510" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1\_5034813" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghazimoradi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carvelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frassine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012048" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670496v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034838" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708274v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusanov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Ta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963583" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708275v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963590" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708270v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963572" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538207v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.316" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naimnaouar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5446-4156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122848" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JAZ-0904-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Musa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Depriester" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Allouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Doerr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Kaerger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108359" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sankara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Coulibaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coquard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17010252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Didier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Deterre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise K&#228;rger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01792-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186318" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colmars" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Selezneva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Gorbatikh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01542-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Kang Low" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baillis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119781" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Tamimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13153280" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghazimoradi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Carvelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419868846" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3084-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Saghrouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050981" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Iwata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Inoue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.01.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benzarti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A. Triki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kaziz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mouelhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L. Ben Ayeche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Salle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CB512277EB254770B97F74EAB7589FE84BDEFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman Maldonado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.166" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538193v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654404v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90646-3.00017-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654388v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00016-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00014-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAL0088" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405392v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Naim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik D&#246;rr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paul Wank" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-60" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fabing" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schafer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Karger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-60" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Serres" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824617v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112510" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670538v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghazimoradi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carvelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frassine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012048" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034838" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1\_5034813" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670985v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708270v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963572" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708275v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963590" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusanov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Ta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963583" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538207v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.316" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>