--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -223,541 +223,541 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Foam Composites from Flax Gum-Filled Epoxy Resin</w:t>
+                <w:t xml:space="preserve">Mesoscopic finite element modeling of biaxial non-crimp fabric including representative stitch pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Musa</w:t>
+                <w:t xml:space="preserve">Ruochen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Zaidi</w:t>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Depriester</w:t>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Allouche</w:t>
+                <w:t xml:space="preserve">Auriane Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïm Naouar</w:t>
+                <w:t xml:space="preserve">Bastian Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (7), pp.244. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 339, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs8070244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638654v1</w:t>
+                <w:t xml:space="preserve">hal-04707620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic finite element modeling of biaxial non-crimp fabric including representative stitch pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hyperelastic approach for modeling the membrane behavior in finite element forming simulation of unidirectional non-crimp fabrics (UD-NCF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominik Doerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ruochen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Colmars</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luise Kaerger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118126⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707620v1</w:t>
+                <w:t xml:space="preserve">hal-04706377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hyperelastic approach for modeling the membrane behavior in finite element forming simulation of unidirectional non-crimp fabrics (UD-NCF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastian Schaefer</w:t>
+                <w:t xml:space="preserve">Development of Foam Composites from Flax Gum-Filled Epoxy Resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Musa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Doerr</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Michaël Depriester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 185, </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs8070244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706377v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the forming behavior of uni- and bidirectional non-crimp fabrics for different geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruochen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 287, </w:t>
@@ -847,51 +847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (1), </w:t>
@@ -942,51 +942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the understanding of short fatigue crack propagation: Leveraging ultrasonic testing device to approach rolling contact fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffray Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1072,51 +1072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane behavior of uni- and bidirectional non-crimp fabrics in off-axis-tension tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruochen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,51 +1306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conductivity and Microstructure of Novel Flaxseed-Gum-Filled Epoxy Resin Biocomposite: Analytical Models and X-ray Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1358,51 +1358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Depriester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (18), pp.6318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1462,51 +1462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1677,347 +1677,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Forming of Interlock Textile Composites Using a Hypoelastic Approach</w:t>
+                <w:t xml:space="preserve">A hypoelastic stress resultant shell approach for simulations of textile composite reinforcement forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boissé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-021-09966-z⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429477v1</w:t>
+                <w:t xml:space="preserve">hal-03342291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hypoelastic stress resultant shell approach for simulations of textile composite reinforcement forming</w:t>
+                <w:t xml:space="preserve">Analysis of the Forming of Interlock Textile Composites Using a Hypoelastic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naim Naouar</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renzi Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149, pp.106558. </w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10443-021-09966-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342291v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and analysis of in-plane bending in fibrous reinforcements with rotation-free shell finite elements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 222-223, pp.111014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2051,90 +2051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific 3D shell approach for textile composite reinforcements under large deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2162,1040 +2162,1040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile Composite Damage Analysis Taking into Account the Forming Process</w:t>
+                <w:t xml:space="preserve">Experimental measurements and numerical modelling of the mechanical behaviour of a glass plain weave composite reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Jauffret</w:t>
+                <w:t xml:space="preserve">Mehdi Ghazimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Cocchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Valter Carvelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13235337⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1-2), pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684419868846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155351v1</w:t>
+                <w:t xml:space="preserve">hal-02288991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-FE modelling of textile composites and X-ray tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Naouar</w:t>
+                <w:t xml:space="preserve">Validated Finite Element Models of Premolars: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Vasiukov</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C H Park</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faleh Tamimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-05225-x⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13153280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019611v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and validation of a hyperelastic model for self-reinforced polypropylene draping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textile Composite Damage Analysis Taking into Account the Forming Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Cocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Selezneva</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-020-01542-3⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (23), pp.5337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13235337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019867v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of boundary conditions on computation of the effective thermal conductivity of foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meso-FE modelling of textile composites and X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C H Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S V Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zi Kang Low</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D Baillis</w:t>
+                <w:t xml:space="preserve">P Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.16969 - 16989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-05225-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019642v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Finite Element Models of Premolars: A Scoping Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and validation of a hyperelastic model for self-reinforced polypropylene draping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Selezneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Richert</w:t>
+                <w:t xml:space="preserve">Larissa Gorbatikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Peter Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13153280⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-020-01542-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019939v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements and numerical modelling of the mechanical behaviour of a glass plain weave composite reinforcement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of boundary conditions on computation of the effective thermal conductivity of foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi Kang Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Ghazimoradi</w:t>
+                <w:t xml:space="preserve">N Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valter Carvelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">D Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (1-2), pp.45-59. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0731684419868846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288991v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the mechanical behaviour of tetraxial technical textiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Textile composite structural analysis taking into account the forming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Aridhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makrem Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-3084-8⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.773-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174568v1</w:t>
+                <w:t xml:space="preserve">hal-02399005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile composite structural analysis taking into account the forming process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of the mechanical behaviour of tetraxial technical textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ghazimoradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Carvelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.773-784. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (4), pp.3632-3647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.02.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-3084-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399005v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Properties of New Insulating Juncus Maritimus Fibrous Mortar Composites/Experimental Results and Analytical Laws</w:t>
               </w:r>
@@ -3207,51 +3207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Saghrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,64 +3337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Iwata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3441,90 +3441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending and wrinkling of composite fiber preforms and prepregs. A review and new developments in the draping simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Steer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3690,911 +3690,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unusual Development of a Madura Foot: A Case Report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal compression and Poisson ratio of fiber yarns in meso-scale finite element modeling of composite reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Research in Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141, pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400499v1</w:t>
+                <w:t xml:space="preserve">hal-03139805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal compression and Poisson ratio of fiber yarns in meso-scale finite element modeling of composite reinforcements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Meso FE simulation of composite reinforcement deformation based on X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03139805v1</w:t>
+                <w:t xml:space="preserve">hal-01538193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation EF à l’échelle mésoscopique de la déformation de renforts composite à partir de microtomographie à rayon X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simulation of thermoplastic prepreg thermoforming based on a visco-hyperelastic model and a thermal homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Guzman Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016029⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.431-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01538195v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of thermoplastic prepreg thermoforming based on a visco-hyperelastic model and a thermal homogenization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simulation EF à l’échelle mésoscopique de la déformation de renforts composite à partir de microtomographie à rayon X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Moulin</w:t>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boissé</w:t>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.166⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (4), pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174933v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso FE simulation of composite reinforcement deformation based on X-ray computed tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">3D composite reinforcement meso F.E. analyses based on X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016029⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.1094-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538193v1</w:t>
+                <w:t xml:space="preserve">hal-01804740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D composite reinforcement meso F.E. analyses based on X-ray computed tomography</w:t>
+                <w:t xml:space="preserve">Meso-scale FE analyses of textile composite reinforcement deformation based on X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Vidal-Salle</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 132, pp.1094-1104. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 116, pp.165-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...147 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4604,65 +4479,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of Woven Fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4670,305 +4545,305 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vadim Silberschmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Elsevier, pp.113-149, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90646-3.00017-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic approaches for composite reinforcement mechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Reinforcements for Optimum Performance (Second Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.499-536, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819005-0.00016-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of composite forming at macroscopic and mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Charmetant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Composites Manufacturing and Process Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.297-315, 2015, 978-1-78242-307-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78242-307-2.00014-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4978,100 +4853,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse mésoscopique par éléments finis de la déformation de renforts fibreux 2D et 3D à partir de microtomographies X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. INSA de Lyon, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ISAL0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01368595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5081,597 +4956,597 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical response of coextruded multi-nanolayered films of PS/LDPE: How mechanical confinment enables to control PS damage mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capabilities and limitations of pure-shear based macroscopic forming simulations for 0°/90° biaxial non-crimp fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Dörr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Khalid Lamnawar</w:t>
+                <w:t xml:space="preserve">Jan Paul Wank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luise Kärger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-ème Congrès Français de mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, PAESTUM, Italy. pp.554-563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903599-60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405392v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capabilities and limitations of pure-shear based macroscopic forming simulations for 0°/90° biaxial non-crimp fabrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastian Schäfer</w:t>
+                <w:t xml:space="preserve">Mechanical response of coextruded multi-nanolayered films of PS/LDPE: How mechanical confinment enables to control PS damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Dörr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naim Naouar</w:t>
+                <w:t xml:space="preserve">Naouar Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Paul Wank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luise Kärger</w:t>
+                <w:t xml:space="preserve">Khalid Lamnawar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2-ème Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367753v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Forming - ESAFORM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.449-456, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draping of biaxial non-crimp fabric on hemispherical shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Ruochen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïm Naouar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastian Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAL FORMING, ESAFORM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toujouse, France. pp.623-630, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical response of coextruded multi-nanolayered films of PS/LDPE: How mechanical confinment enables to control PS damage mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier P Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier P Morelle</w:t>
+                <w:t xml:space="preserve">Emmanuel Fabing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5690,177 +5565,177 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the friction behavior of uni- and bidirectional non-crimp fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luise Karger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAL FORMING, ESAFORM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, 105 SPRINGDALE LN, MILLERSVILLE, PA 17551 USA, France. pp.540-548, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d’un dispositif expérimental d'amorçage de fissure en domaine giga-cyclique pour l'étude de la fatigue de contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5869,479 +5744,479 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-macro FE Modelling of Composite Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Shell Formulation for Textile Composite Forming Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biao Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive model and draping simulations of self-reinforced polypropylene composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Selezneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Gorbatikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions aux limites pour le calcul de conductivité thermique effective des mousses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zi Kang Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6369,1286 +6244,1286 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive Model and Draping Simulations of Self-Reinforced Polypropylene Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Selezneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Gorbatikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5112510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraxial textiles: assessment of mesoscale mechanical modelling by experimental measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Frassine</w:t>
+                <w:t xml:space="preserve">Meso-Macro Simulation of the Woven Fabric Local Deformation in Draping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Iwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON TEXTILE COMPOSITES (TEXCOMP-13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/406/1/012048⟩</w:t>
+              <w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1\_5034813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670538v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness and Poisson ratio in longitudinal compression of fiber yarns in meso-FE modelling of composite reinforcement forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Wang</w:t>
+                <w:t xml:space="preserve">Tetraxial textiles: assessment of mesoscale mechanical modelling by experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghazimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Vidal-Salle</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Carvelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5034838⟩</w:t>
+              <w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON TEXTILE COMPOSITES (TEXCOMP-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, DIRAC HOUSE, TEMPLE BACK, BRISTOL BS1 6BE, ENGLAND, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/406/1/012048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670496v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-Macro Simulation of the Woven Fabric Local Deformation in Draping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
+                <w:t xml:space="preserve">Stiffness and Poisson ratio in longitudinal compression of fiber yarns in meso-FE modelling of composite reinforcement forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1\_5034813⟩</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670486v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso FE Simulation of Composite Reinforcement Deformation based on X-ray Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5008014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation numérique de l'emboutissage d'un renfort tissé sec : Sensibilité de l'angle de cisaillement aux paramètres du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Aridhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmen Aridhi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makrem Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Measurements of the Hypo-elasticity Model for Dry Composite Reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced 3D Textile Composites Reinforcements Meso F.E Analyses Based On X-ray Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre mapping analysis in composite forming: experimental and numerical comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rusanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. T. Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Composite Reinforcement at Mesoscopic Scale from X-Ray Microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.316--323, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7716,51 +7591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09F08F6B"/>
+    <w:nsid w:val="CEB205B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7947,51 +7822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naimnaouar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5446-4156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122848" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JAZ-0904-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Musa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Depriester" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Allouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Doerr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Kaerger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108359" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sankara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Coulibaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coquard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17010252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Didier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Deterre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise K&#228;rger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01792-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186318" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colmars" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Selezneva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Gorbatikh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01542-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Kang Low" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baillis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119781" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Tamimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13153280" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghazimoradi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Carvelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419868846" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3084-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Saghrouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050981" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Iwata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Inoue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.01.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benzarti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A. Triki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kaziz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mouelhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L. Ben Ayeche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Salle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CB512277EB254770B97F74EAB7589FE84BDEFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman Maldonado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.166" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538193v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654404v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90646-3.00017-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654388v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00016-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00014-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAL0088" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405392v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Naim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik D&#246;rr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paul Wank" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-60" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fabing" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schafer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Karger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-60" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Serres" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824617v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112510" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670538v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghazimoradi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carvelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frassine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012048" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034838" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1\_5034813" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670985v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708270v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963572" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708275v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963590" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusanov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Ta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963583" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538207v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.316" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naimnaouar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5446-4156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122848" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JAZ-0904-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Doerr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Kaerger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Musa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Depriester" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Allouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sankara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Coulibaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coquard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17010252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Didier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Deterre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise K&#228;rger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01792-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186318" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colmars" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghazimoradi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Carvelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419868846" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Tamimi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13153280" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Selezneva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Gorbatikh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01542-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Kang Low" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baillis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119781" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3084-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Saghrouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050981" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Iwata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Inoue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.01.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benzarti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A. Triki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kaziz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mouelhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L. Ben Ayeche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Salle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CB512277EB254770B97F74EAB7589FE84BDEFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman Maldonado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.166" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538195v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173728v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654404v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90646-3.00017-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00016-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173458v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00014-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAL0088" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367753v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik D&#246;rr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paul Wank" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-60" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Naim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933112v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fabing" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schafer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Karger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-60" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280086v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Serres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112510" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670486v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1\_5034813" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670538v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghazimoradi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carvelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frassine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012048" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670496v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034838" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670985v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963572" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963590" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708274v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusanov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Ta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963583" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538207v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.316" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>