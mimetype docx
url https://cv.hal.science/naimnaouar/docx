--- v2 (2026-05-09)
+++ v3 (2026-06-01)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">253122848</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=vbAVzGMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">JAZ-0904-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -249,4227 +270,4227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic finite element modeling of biaxial non-crimp fabric including representative stitch pattern</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Foam Composites from Flax Gum-Filled Epoxy Resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corentin Musa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Depriester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastian Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs8070244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707620v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hyperelastic approach for modeling the membrane behavior in finite element forming simulation of unidirectional non-crimp fabrics (UD-NCF)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic finite element modeling of biaxial non-crimp fabric including representative stitch pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruochen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Platzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108359⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706377v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Foam Composites from Flax Gum-Filled Epoxy Resin</w:t>
+                <w:t xml:space="preserve">A hyperelastic approach for modeling the membrane behavior in finite element forming simulation of unidirectional non-crimp fabrics (UD-NCF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Musa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michaël Depriester</w:t>
+                <w:t xml:space="preserve">Bastian Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Allouche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dominik Doerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruochen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luise Kaerger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs8070244⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638654v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the forming behavior of uni- and bidirectional non-crimp fabrics for different geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruochen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 287, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Model of Effective Thermal Conductivity of Green Insulating Fibrous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidou Sankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma17010252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the understanding of short fatigue crack propagation: Leveraging ultrasonic testing device to approach rolling contact fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffray Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane behavior of uni- and bidirectional non-crimp fabrics in off-axis-tension tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruochen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luise Kärger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (6), pp.68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-023-01792-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic modeling of transverse shear in textile composite reinforcements forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 245, pp.108129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conductivity and Microstructure of Novel Flaxseed-Gum-Filled Epoxy Resin Biocomposite: Analytical Models and X-ray Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Depriester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (18), pp.6318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma16186318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hypoelastic Approach for Simulating the Independent Bending Behavior of Textile Composite within the Stress Resultant Shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 926, pp.1223 - 1233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-a51g25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fibrous shell approach for the simulation of composite draping with a relevant orientation of the normals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 285, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hypoelastic stress resultant shell approach for simulations of textile composite reinforcement forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 149, pp.106558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Forming of Interlock Textile Composites Using a Hypoelastic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10443-021-09966-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and analysis of in-plane bending in fibrous reinforcements with rotation-free shell finite elements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 222-223, pp.111014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific 3D shell approach for textile composite reinforcements under large deformation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental measurements and numerical modelling of the mechanical behaviour of a glass plain weave composite reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ghazimoradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Carvelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1-2), pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684419868846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03019551v1</w:t>
+                <w:t xml:space="preserve">hal-02288991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements and numerical modelling of the mechanical behaviour of a glass plain weave composite reinforcement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification and validation of a hyperelastic model for self-reinforced polypropylene draping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Selezneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Gorbatikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-020-01542-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0731684419868846⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288991v1</w:t>
+                <w:t xml:space="preserve">hal-03019867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Finite Element Models of Premolars: A Scoping Review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Textile Composite Damage Analysis Taking into Account the Forming Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Cocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (15), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13153280⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13 (23), pp.5337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13235337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019939v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile Composite Damage Analysis Taking into Account the Forming Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Influence of boundary conditions on computation of the effective thermal conductivity of foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi Kang Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13235337⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155351v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-FE modelling of textile composites and X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55, pp.16969 - 16989. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-05225-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and validation of a hyperelastic model for self-reinforced polypropylene draping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Validated Finite Element Models of Premolars: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faleh Tamimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peter Hine</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13153280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-020-01542-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03019867v1</w:t>
+                <w:t xml:space="preserve">hal-03019939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of boundary conditions on computation of the effective thermal conductivity of foams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Baillis</w:t>
+                <w:t xml:space="preserve">A specific 3D shell approach for textile composite reinforcements under large deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzi Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03019642v1</w:t>
+                <w:t xml:space="preserve">hal-03019551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile composite structural analysis taking into account the forming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Aridhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makrem Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.773-784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the mechanical behaviour of tetraxial technical textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ghazimoradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Ghazimoradi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valter Carvelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (4), pp.3632-3647. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-3084-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Properties of New Insulating Juncus Maritimus Fibrous Mortar Composites/Experimental Results and Analytical Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Saghrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (5), pp.981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app9050981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled meso-macro simulation of woven fabric local deformation during draping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Iwata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.267-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending and wrinkling of composite fiber preforms and prepregs. A review and new developments in the draping simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Steer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141, pp.234-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Isolated Post Traumatic Radial Head Dislocation in a Child: A Case Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Benzarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M A. Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Kaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M L. Ben Ayeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal compression and Poisson ratio of fiber yarns in meso-scale finite element modeling of composite reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141, pp.9-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso FE simulation of composite reinforcement deformation based on X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 104 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2016029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of thermoplastic prepreg thermoforming based on a visco-hyperelastic model and a thermal homogenization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Guzman Maldonado</w:t>
+                <w:t xml:space="preserve">Simulation EF à l’échelle mésoscopique de la déformation de renforts composite à partir de microtomographie à rayon X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahiène Hamila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naïm Naouar</w:t>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Moulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boissé</w:t>
+                <w:t xml:space="preserve">Julien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.166⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (4), pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174933v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation EF à l’échelle mésoscopique de la déformation de renforts composite à partir de microtomographie à rayon X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulation of thermoplastic prepreg thermoforming based on a visco-hyperelastic model and a thermal homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Guzman Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">G. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016029⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.431-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01538195v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D composite reinforcement meso F.E. analyses based on X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 132, pp.1094-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-scale FE analyses of textile composite reinforcement deformation based on X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.165-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4479,371 +4500,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of Woven Fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vadim Silberschmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Elsevier, pp.113-149, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90646-3.00017-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic approaches for composite reinforcement mechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Reinforcements for Optimum Performance (Second Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.499-536, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819005-0.00016-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of composite forming at macroscopic and mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Charmetant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Composites Manufacturing and Process Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.297-315, 2015, 978-1-78242-307-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78242-307-2.00014-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4853,100 +4874,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse mésoscopique par éléments finis de la déformation de renforts fibreux 2D et 3D à partir de microtomographies X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. INSA de Lyon, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015ISAL0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01368595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4956,2574 +4977,2574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capabilities and limitations of pure-shear based macroscopic forming simulations for 0°/90° biaxial non-crimp fabrics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical response of coextruded multi-nanolayered films of PS/LDPE: How mechanical confinment enables to control PS damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Paul Wank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luise Kärger</w:t>
+                <w:t xml:space="preserve">Xavier Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouar Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lamnawar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2-ème Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367753v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical response of coextruded multi-nanolayered films of PS/LDPE: How mechanical confinment enables to control PS damage mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Morelle</w:t>
+                <w:t xml:space="preserve">Capabilities and limitations of pure-shear based macroscopic forming simulations for 0°/90° biaxial non-crimp fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naouar Naim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nawfal Blal</w:t>
+                <w:t xml:space="preserve">Dominik Dörr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Lamnawar</w:t>
+                <w:t xml:space="preserve">Jan Paul Wank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luise Kärger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-ème Congrès Français de mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, PAESTUM, Italy. pp.554-563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903599-60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405392v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Forming - ESAFORM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.449-456, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draping of biaxial non-crimp fabric on hemispherical shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Ruochen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAL FORMING, ESAFORM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toujouse, France. pp.623-630, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical response of coextruded multi-nanolayered films of PS/LDPE: How mechanical confinment enables to control PS damage mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier P Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fabing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the friction behavior of uni- and bidirectional non-crimp fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luise Karger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAL FORMING, ESAFORM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, 105 SPRINGDALE LN, MILLERSVILLE, PA 17551 USA, France. pp.540-548, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d’un dispositif expérimental d'amorçage de fissure en domaine giga-cyclique pour l'étude de la fatigue de contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-macro FE Modelling of Composite Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Shell Formulation for Textile Composite Forming Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biao Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive model and draping simulations of self-reinforced polypropylene composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Selezneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Gorbatikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions aux limites pour le calcul de conductivité thermique effective des mousses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zi Kang Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive Model and Draping Simulations of Self-Reinforced Polypropylene Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Selezneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Gorbatikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5112510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-Macro Simulation of the Woven Fabric Local Deformation in Draping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Iwata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1\_5034813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraxial textiles: assessment of mesoscale mechanical modelling by experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghazimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Carvelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Frassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON TEXTILE COMPOSITES (TEXCOMP-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, DIRAC HOUSE, TEMPLE BACK, BRISTOL BS1 6BE, ENGLAND, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/406/1/012048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness and Poisson ratio in longitudinal compression of fiber yarns in meso-FE modelling of composite reinforcement forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso FE Simulation of Composite Reinforcement Deformation based on X-ray Computed Tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation numérique de l'emboutissage d'un renfort tissé sec : Sensibilité de l'angle de cisaillement aux paramètres du procédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Aridhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makrem Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5008014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04670985v1</w:t>
+                <w:t xml:space="preserve">hal-03465447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique de l'emboutissage d'un renfort tissé sec : Sensibilité de l'angle de cisaillement aux paramètres du procédé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Meso FE Simulation of Composite Reinforcement Deformation based on X-ray Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465447v1</w:t>
+                <w:t xml:space="preserve">hal-04670985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Measurements of the Hypo-elasticity Model for Dry Composite Reinforcement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Advanced 3D Textile Composites Reinforcements Meso F.E Analyses Based On X-ray Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04708270v1</w:t>
+                <w:t xml:space="preserve">hal-04708275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced 3D Textile Composites Reinforcements Meso F.E Analyses Based On X-ray Computed Tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Fibre mapping analysis in composite forming: experimental and numerical comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rusanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. T. Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04708275v1</w:t>
+                <w:t xml:space="preserve">hal-04708274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre mapping analysis in composite forming: experimental and numerical comparison</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Parameter Measurements of the Hypo-elasticity Model for Dry Composite Reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04708274v1</w:t>
+                <w:t xml:space="preserve">hal-04708270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Composite Reinforcement at Mesoscopic Scale from X-Ray Microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.316--323, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7591,51 +7612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEB205B9"/>
+    <w:nsid w:val="CEAC0A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7822,51 +7843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naimnaouar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5446-4156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122848" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JAZ-0904-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Doerr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Kaerger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Musa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Depriester" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Allouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sankara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Coulibaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coquard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17010252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Didier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Deterre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise K&#228;rger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01792-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186318" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colmars" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghazimoradi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Carvelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419868846" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Tamimi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13153280" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Selezneva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Gorbatikh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01542-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Kang Low" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baillis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119781" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3084-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Saghrouni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050981" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Iwata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Inoue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.01.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benzarti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A. Triki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kaziz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mouelhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L. Ben Ayeche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Salle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CB512277EB254770B97F74EAB7589FE84BDEFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman Maldonado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.166" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538195v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173728v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654404v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90646-3.00017-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00016-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173458v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00014-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAL0088" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367753v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik D&#246;rr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paul Wank" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-60" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Naim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933112v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fabing" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schafer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Karger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-60" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280086v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Serres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112510" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670486v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1\_5034813" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670538v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghazimoradi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carvelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frassine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012048" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670496v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034838" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670985v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963572" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963590" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708274v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusanov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Ta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963583" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538207v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.316" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naimnaouar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5446-4156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122848" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=vbAVzGMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JAZ-0904-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Musa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Depriester" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Allouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Doerr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Kaerger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108359" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sankara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Coulibaly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coquard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17010252" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Didier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Deterre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102288" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise K&#228;rger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01792-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186318" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colmars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghazimoradi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Carvelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419868846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Selezneva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Gorbatikh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01542-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Kang Low" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Blal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baillis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119781" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Tamimi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13153280" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3084-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Saghrouni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050981" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Iwata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Inoue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.01.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benzarti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A. Triki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kaziz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mouelhi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L. Ben Ayeche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Salle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CB512277EB254770B97F74EAB7589FE84BDEFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538195v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman Maldonado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.166" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654404v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90646-3.00017-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654388v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00016-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00014-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAL0088" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405392v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Naim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik D&#246;rr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paul Wank" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-60" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fabing" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schafer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Karger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-60" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Serres" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824617v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112510" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1\_5034813" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghazimoradi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carvelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frassine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012048" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670496v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034838" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708275v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963590" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusanov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Ta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963583" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708270v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963572" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538207v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.316" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>