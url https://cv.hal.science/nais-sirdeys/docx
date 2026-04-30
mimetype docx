--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -661,180 +661,275 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Studying the Nile’s earths: preliminary archaeological and environmental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïs Sirdeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Licitra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marbût</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Caire, Egypte, Egypt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Living and dying in the mountain : interdisciplinary approach of human-environmental interactions in the French Alps (Saint-Pierre 2, Thorame-Basse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Isoardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03341693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -844,51 +939,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human or climate: which geomorphological agent? The example of Holocene tufa systems in Provence (Southeastern France) as a tool for analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïs Sirdeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -920,92 +1015,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travertines between karsts and tectonics: a support for the analysis of fault activity and seismic hazard in southeastern France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïs Sirdeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1034,73 +1129,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où sont les sites ? Processus géomorphologiques, taphonomie, potentiels archéologiques et risques naturels en Méditerranée depuis la dernière glaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïs Sirdeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1142,51 +1237,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1196,158 +1291,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vivants et les morts dans la Vallée de la Cèze (Gard) : Projet Collectif de Recherche sur les dynamiques d’occupation humaine à la fin du Néolithique et au début de l’âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Recchia Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.563-578, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1357,51 +1452,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentological data (XRF, calcimetry, spectrocolorimetry, insoluble fractions) of six tardiglacial and holocene calcareous tufa profiles, southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïs Sirdeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1426,70 +1521,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1594/PANGAEA.986397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1499,161 +1594,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Uzunidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1721,51 +1816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="295E81A2"/>
+    <w:nsid w:val="54AAF6EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1952,51 +2047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nais-sirdeys" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6834-6890" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04781914v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sirdeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12681" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotan Edeltin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104540" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18641" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18880" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.986397" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nais-sirdeys" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6834-6890" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04781914v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sirdeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12681" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotan Edeltin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104540" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18641" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Licitra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18880" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.986397" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>