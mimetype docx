--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1816,51 +1816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54AAF6EF"/>
+    <w:nsid w:val="D693976F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>