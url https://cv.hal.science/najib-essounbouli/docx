--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -214,1513 +214,1513 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-Order Adaptive Type-3 Fuzzy Logic Super Twisting Sliding Mode Control Algorithm for PMSG Based variable speed Wind Energy Conversion System</w:t>
+                <w:t xml:space="preserve">An Improved Fuzzy Logic Controller for Mobile Robots Navigation in Unknown Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Ferhat</w:t>
+                <w:t xml:space="preserve">Ihcene Benaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Aounallah</w:t>
+                <w:t xml:space="preserve">Emira Nechadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oussama Boutalbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207721.2025.2610396⟩</w:t>
+              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 43 (1), pp.257-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rob.70037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431038v1</w:t>
+                <w:t xml:space="preserve">hal-05165048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Input Data Augmentation on Lithium-Ion Battery SOC Estimation: Comparison Between LSTM and GRU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional-Order Adaptive Type-3 Fuzzy Logic Super Twisting Sliding Mode Control Algorithm for PMSG Based variable speed Wind Energy Conversion System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bendaoud</w:t>
+                <w:t xml:space="preserve">Tarek Aounallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bouafia</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayda Boukhancha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amine El Fathi</w:t>
+                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40866-026-00324-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2025.2610396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522134v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Fuzzy Logic Controller for Mobile Robots Navigation in Unknown Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Input Data Augmentation on Lithium-Ion Battery SOC Estimation: Comparison Between LSTM and GRU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihcene Benaicha</w:t>
+                <w:t xml:space="preserve">Mohammed Bouafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emira Nechadi</w:t>
+                <w:t xml:space="preserve">Ayda Boukhancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Boutalbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Amine El Fathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 43 (1), pp.257-278. </w:t>
+              <w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rob.70037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40866-026-00324-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165048v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Fractional-Order Adaptive Interval Type-3 Fuzzy Logic-Backstepping Control Algorithm of Doubly Fed Induction Generators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Generalization to Type 2 of PSO-Optimized Type 1 PD Fuzzy Controller and its Application to a Quadrotor UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufid Bouhentala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ghanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheireddine Chafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3575048⟩</w:t>
+              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.21658-21664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48084/etasr.9777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092833v1</w:t>
+                <w:t xml:space="preserve">hal-05092856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Controller for Tolerating Climatic Variations Affecting PV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Renewable Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.98-108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30501/jree.2025.449218.1901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Full Control of Variable-Pitch Wind System Based on the DFIG using Third Order Sliding Mode Control in All Operating Zones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A New Fractional-Order Adaptive Interval Type-3 Fuzzy Logic-Backstepping Control Algorithm of Doubly Fed Induction Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Aounallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotehnică, Electronică, Automatică</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3575048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46904/eea.25.73.1.1108005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05007806v1</w:t>
+                <w:t xml:space="preserve">hal-05092833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization to Type 2 of PSO-Optimized Type 1 PD Fuzzy Controller and its Application to a Quadrotor UAV</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Full Control of Variable-Pitch Wind System Based on the DFIG using Third Order Sliding Mode Control in All Operating Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Ghanai</w:t>
+                <w:t xml:space="preserve">Amal Dendouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kheireddine Chafaa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Abdelhakim Dendouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (2), pp.21658-21664. </w:t>
+              <w:t xml:space="preserve">Electrotehnică, Electronică, Automatică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (1), pp.50-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48084/etasr.9777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46904/eea.25.73.1.1108005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092856v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering chaos: A review</w:t>
+                <w:t xml:space="preserve">Delayed Sliding Mode Control of Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (100966), pp.100966. </w:t>
+              <w:t xml:space="preserve">Russian Journal of Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.277-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2024.100966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20537/nd240204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677009v1</w:t>
+                <w:t xml:space="preserve">hal-04579956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance of variable-pitch wind system based on a direct matrix converter-fed DFIG using third order sliding mode control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mastering chaos: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48 (3), pp.325-348. </w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (100966), pp.100966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0309524X231199435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2024.100966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297359v1</w:t>
+                <w:t xml:space="preserve">hal-04677009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of chaotic oscillator systems based on adaptive synergetic control theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High performance of variable-pitch wind system based on a direct matrix converter-fed DFIG using third order sliding mode control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Dendouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Dendouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Zehar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Florida Journal of Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46932/sfjdv5n9-014⟩</w:t>
+              <w:t xml:space="preserve">Wind Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (3), pp.325-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309524X231199435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007807v1</w:t>
+                <w:t xml:space="preserve">hal-04297359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Delayed SMC for Structural Stabilization of Chaotic Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synchronization of chaotic oscillator systems based on adaptive synergetic control theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalissa Behih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Zehar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electronics and Electrical Engineering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">South Florida Journal of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (9), pp.e4352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46932/sfjdv5n9-014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579944v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov Exponent Based PID Control for Noisy Chaotic Systems</w:t>
+                <w:t xml:space="preserve">Time Delayed SMC for Structural Stabilization of Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automation and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Electronics and Electrical Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.40-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJAAC.2024.139435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04579967v1</w:t>
+                <w:t xml:space="preserve">hal-04579944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Sliding Mode Control of Chaotic Systems</w:t>
+                <w:t xml:space="preserve">Lyapunov Exponent Based PID Control for Noisy Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Journal of Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (2), pp.277-293. </w:t>
+              <w:t xml:space="preserve">International Journal of Automation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (4), pp.408-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20537/nd240204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJAAC.2024.139435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579956v1</w:t>
+                <w:t xml:space="preserve">hal-04579967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Control Technique for Voltage Balancing in Bipolar DC Microgrids</w:t>
               </w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Doubabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (9), pp.3368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1804,352 +1804,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance MPPT based on TS Fuzzy–integral backstepping control for PV system under rapid varying irradiance—Experimental validation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive High Order Sliding Mode Controller/ Observer based Terminal Sliding Mode for MIMO Uncertain Nonlinear System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Chennani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rim Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2021.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (2), pp.486-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1598580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141275v1</w:t>
+                <w:t xml:space="preserve">hal-02076383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Hybrid Interval Type-2 Fuzzy Adaptive Backstepping Control for a Class of Uncertain Discrete-Time Nonlinear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khatir Khettab</w:t>
+                <w:t xml:space="preserve">High Performance MPPT based on TS Fuzzy–integral backstepping control for PV system under rapid varying irradiance—Experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Doubabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouaheb Boukhalfa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mohammed Chennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (5), pp.733-741. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.247-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/jesa.540508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2021.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510625v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive High Order Sliding Mode Controller/ Observer based Terminal Sliding Mode for MIMO Uncertain Nonlinear System</w:t>
+                <w:t xml:space="preserve">Novel Hybrid Interval Type-2 Fuzzy Adaptive Backstepping Control for a Class of Uncertain Discrete-Time Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Hendel</w:t>
+                <w:t xml:space="preserve">Khatir Khettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Khaber</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Abdelouaheb Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 94 (2), pp.486-506. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (5), pp.733-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1598580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/jesa.540508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076383v1</w:t>
+                <w:t xml:space="preserve">hal-03510625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and design of a solar-powered refrigerator for vaccines transportation in remote regions</w:t>
               </w:r>
@@ -2161,64 +2161,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Doubabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142, 4, pp.041007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2252,77 +2252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive high‐order sliding mode controller‐observer for MIMO uncertain nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (6), pp.2309-2329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2382,51 +2382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassira Zerari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chemachema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems, Control and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (2), pp.142-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2473,51 +2473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Nonsingular Fast Terminal Sliding Mode Control in Trajectory Tracking for a Rigid Robotic Arm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Jouila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2603,51 +2603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassira Zerari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chemachema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), pp.278-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2720,64 +2720,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Doubabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (6), pp.479-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2811,90 +2811,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm on fuzzy adaptive backstepping control of fractional order for doubly‐fed induction generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Aounallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (8), pp.962 - 967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2954,51 +2954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Bounemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chemachema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79, pp.45 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3058,51 +3058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukhalfa Abdelouaheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaber Farid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (4), pp.1981 - 1988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3130,966 +3130,966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic MPPT Controller for Photovoltaic System</w:t>
+                <w:t xml:space="preserve">Self-Tuning Control Scheme Based on the Robustness σ -Modification Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Mars</w:t>
+                <w:t xml:space="preserve">Nabiha Touijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Grouz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Samira Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lassaad Sbita</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical &amp; Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2332-0796.1000232⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Electrical and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/8653136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296420v1</w:t>
+                <w:t xml:space="preserve">hal-01900267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSP-based implementation of a self-tuning fuzzy controller for three-level boost converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Nouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Issam Salhi</w:t>
+                <w:t xml:space="preserve">Elmostafa Elwarraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmostafa Elwarraki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Said El Beid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146, pp.286 - 297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-Bus Voltage Control Based on Power Flow Management Using Direct Sliding Mode Control for Standalone Photovoltaic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergetic MPPT Controller for Photovoltaic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Ameur</w:t>
+                <w:t xml:space="preserve">Faten Grouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubakeur Hadjaissa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Lassaad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15325008.2017.1318976⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrical &amp; Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2332-0796.1000232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900262v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy energy management of hybrid renewable power system with the aim to extend component lifetime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DC-Bus Voltage Control Based on Power Flow Management Using Direct Sliding Mode Control for Standalone Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ameur</w:t>
+                <w:t xml:space="preserve">Aboubakeur Hadjaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hadjaissa</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ali Cheknane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/er.3748⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (10), pp.1106 - 1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15325008.2017.1318976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900260v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Tuning Control Scheme Based on the Robustness σ -Modification Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy energy management of hybrid renewable power system with the aim to extend component lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabiha Touijer</w:t>
+                <w:t xml:space="preserve">M. Ait Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Kamoun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A. Cheknane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Electrical and Computer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (13), pp.1867 - 1879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/8653136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/er.3748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900267v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching phase free adaptive fuzzy synergetic power system stabilizer</w:t>
+                <w:t xml:space="preserve">Bi-objective optimization of maintenance scheduling for power systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Bouchama</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">B. Hadjaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ait Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2015.11.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (5-8), pp.1361-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-8053-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018645v1</w:t>
+                <w:t xml:space="preserve">hal-02018647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-objective optimization of maintenance scheduling for power systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reaching phase free adaptive fuzzy synergetic power system stabilizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Harmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hadjaissa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">K. Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2015.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-8053-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02018647v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PSO-Based Optimization of a Fuzzy-based MPPT Controller for a Photovoltaic Pumping System Used for Irrigation of Greenhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Ait Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iranian Journal of Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (3), pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4127,77 +4127,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive discrete-time sliding-mode control of nonlinear systems described by Wiener models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89 (3), pp.611-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4257,51 +4257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Derghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Golea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (6), pp.065501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4335,77 +4335,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Nonlinear Feedback Strategy and Sliding Mode Controller for High Performance Matrix Converter-fed Induction Motor Drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Dendouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Abdessemed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.12 - 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Barazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Manceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (3), pp.744 - 754. </w:t>
@@ -4590,64 +4590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Doubabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60, pp.6-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4675,680 +4675,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Direct Torque Control for Permanent Magnet Synchronous Motor Drive Based on Fuzzy Logic Torque Ripple Reduction and Stator Resistance Estimator</w:t>
+                <w:t xml:space="preserve">Estimation of Global Solar Radiation Using Three Simple Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ameur</w:t>
+                <w:t xml:space="preserve">Abedelhak Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Mokhtari</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.406-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298783v1</w:t>
+                <w:t xml:space="preserve">hal-02493451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Simulation and Voltage Control of Standalone Photovoltaic System Based MPPT: Application to a Pumping system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Type-2 Fuzzy Sliding Mode Controller for SISO Nonlinear Systems Subject to Actuator Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Abouda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yassine Koubaa</w:t>
+                <w:t xml:space="preserve">Ammar Betta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (4), pp.335-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11633-013-0729-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298780v1</w:t>
+                <w:t xml:space="preserve">hal-03298782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Fuzzy Sliding Mode Power System Stabilizer Using Nussbaum Gain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emira Nechadi</w:t>
+                <w:t xml:space="preserve">Modified Direct Torque Control for Permanent Magnet Synchronous Motor Drive Based on Fuzzy Logic Torque Ripple Reduction and Stator Resistance Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Naguib Harmas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+                <w:t xml:space="preserve">F Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298781v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Global Solar Radiation Using Three Simple Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Simulation and Voltage Control of Standalone Photovoltaic System Based MPPT: Application to a Pumping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Abouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abedelhak Ben Jemaa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Frederic Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faicel Hnaien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdessattar Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493451v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Type-2 Fuzzy Sliding Mode Controller for SISO Nonlinear Systems Subject to Actuator Faults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive Fuzzy Sliding Mode Power System Stabilizer Using Nussbaum Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emira Nechadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naguib Harmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Betta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (4), pp.335-342. </w:t>
+              <w:t xml:space="preserve">, 2013, 10 (4), pp.281-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11633-013-0729-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11633-013-0722-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298782v1</w:t>
+                <w:t xml:space="preserve">hal-03298781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-Order Sliding Fuzzy Interval Type-2 Control for an Uncertain System With Real Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Manceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (2), pp.262-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5421,64 +5421,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Monovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Ustinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (11), pp.3195-3204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5525,77 +5525,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type-2 fuzzy based adaptive synergetic power system control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nechadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Harmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 88, pp.9 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5680,51 +5680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Harmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5764,273 +5764,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type-2 fuzzy sliding mode control without reaching phase for nonlinear system</w:t>
+                <w:t xml:space="preserve">A robust adaptive fuzzy wavelet network based controller for a class of non-linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Al-Khazraji</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ayman Al Khazraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janan Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2010.09.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMIC.2011.039707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298776v1</w:t>
+                <w:t xml:space="preserve">hal-03298777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust adaptive fuzzy wavelet network based controller for a class of non-linear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Type-2 fuzzy sliding mode control without reaching phase for nonlinear system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Al-Khazraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janan Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2010.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMIC.2011.039707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03298777v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of multi-model control with fuzzy switching to a micro hydro-electrical power plant</w:t>
               </w:r>
@@ -6042,64 +6042,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Doubabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (9), pp.2071-2079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6171,64 +6171,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Kolokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Ustinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (5), pp.2635-2644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6287,64 +6287,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting nonlinear phenomena in a DC-DC converter using a fuzzy logic controller,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6429,64 +6429,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic design of fuzzy PID stabilizer for dc-dc converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6518,913 +6518,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and Indirect Robust Adaptive Fuzzy Controllers for a Class of Nonlinear Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fuzzy sliding mode control for a class of non-linear continuous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janan Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (2/3), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCAT.2006.011143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298770v1</w:t>
+                <w:t xml:space="preserve">hal-03298767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of switching controllers: A fuzzy supervisor approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Partial Fraction Decomposition and Correlation Sequence in 2D Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khier Benmahammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janan Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (1), pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11045-005-6238-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2005.12.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03298769v1</w:t>
+                <w:t xml:space="preserve">hal-03298771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Fraction Decomposition and Correlation Sequence in 2D Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khier Benmahammed</w:t>
+                <w:t xml:space="preserve">New stable adaptive fuzzy approach to control uncertain nonlinear SISO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Khaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11045-005-6238-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (7), pp.437-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207720600681104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03298771v1</w:t>
+                <w:t xml:space="preserve">hal-03298772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New stable adaptive fuzzy approach to control uncertain nonlinear SISO systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Direct and Indirect Robust Adaptive Fuzzy Controllers for a Class of Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207720600681104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03298772v1</w:t>
+                <w:t xml:space="preserve">hal-03298770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved robust adaptive fuzzy controller for MIMO systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthesis of switching controllers: A fuzzy supervisor approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janan Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65 (9), pp.1689-1704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2005.12.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298768v1</w:t>
+                <w:t xml:space="preserve">hal-03298769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy sliding mode control for a class of non-linear continuous systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An improved robust adaptive fuzzy controller for MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janan Zaytoon</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJCAT.2006.011143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03298767v1</w:t>
+                <w:t xml:space="preserve">hal-03298768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Observer Based Robust Adaptive Fuzzy Controller for Nonlinear Uncertain and Perturbed Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fuzzy sliding mode control with a fuzzy switching function for non-linear uncertain multi-input multi-output systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSMCB.2003.818562⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 218 (4), pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/095965180421800404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298766v1</w:t>
+                <w:t xml:space="preserve">hal-03298765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy sliding mode control with a fuzzy switching function for non-linear uncertain multi-input multi-output systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">State Observer Based Robust Adaptive Fuzzy Controller for Nonlinear Uncertain and Perturbed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Zaytoon</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benmahammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/095965180421800404⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (2), pp.942-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMCB.2003.818562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03298765v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7459,51 +7459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham Nam Kien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Viet Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Electrical Systems &amp; Automation (ICESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Troyes, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7531,844 +7531,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande par mode glissant floue appliquée à un système de conversion d'énergie éolienne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fault Tolerant Control for DC-DC Converter in Stand-alone Wind Energy System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy An Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres francophones sur la logique floue et ses applications,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Asia Meeting on Environment and Electrical Engineering (EEE-AM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hanoi, Vietnam. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEE-AM66675.2025.11473738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820641v1</w:t>
+                <w:t xml:space="preserve">hal-05590480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Switched-Inductor Z Source Cascaded Seven Level Inverter for Solar Photovoltaic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 2nd International Conference on Electrical Engineering and Automatic Control (ICEEAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Setif, Algeria. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEEAC61226.2024.10576352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode control and structural stabilization of the Rossler system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Commande par mode glissant floue appliquée à un système de conversion d'énergie éolienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Aounallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Militaire Polytechnique d'Alger, May 2023, Algiers, Algeria, Algeria</w:t>
+              <w:t xml:space="preserve">Les rencontres francophones sur la logique floue et ses applications,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158031v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Delayed Sliding Mode Stabilization of Chaotic Systems</w:t>
+                <w:t xml:space="preserve">Sliding mode control and structural stabilization of the Rossler system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering &amp; Renewable Energies Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bechar, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Militaire Polytechnique d'Alger, May 2023, Algiers, Algeria, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579993v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Control and Structural Stabilization of the Rossler System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Algiers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Sliding Mode Control Design for Chaotic Systems</w:t>
+                <w:t xml:space="preserve">Time Delayed Sliding Mode Stabilization of Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Bejaia, Algérie, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering &amp; Renewable Energies Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bechar, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579979v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Stabilization of Chaotic Systems using Lyapunov Stability Theory</w:t>
+                <w:t xml:space="preserve">Delayed Sliding Mode Control Design for Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering and Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Batna, Algeria, Algeria</w:t>
+              <w:t xml:space="preserve">Electrical Engineering International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Bejaia, Algérie, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579982v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement of Wind Turbine Systems using Type-2 Fuzzy Logic Control: comparative study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Control and Stabilization of Chaotic Systems using Lyapunov Stability Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering and Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Batna, Algeria, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624059v1</w:t>
+                <w:t xml:space="preserve">hal-04579982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov exponent-based PI optimization for the delayed feedback control of chaos</w:t>
               </w:r>
@@ -8380,51 +8367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, M'sila, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8475,51 +8462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, M'sila, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8547,1716 +8534,1716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable Power Management Strategy of a PVBased Electric Scooters Charging Station</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Performance Enhancement of Wind Turbine Systems using Type-2 Fuzzy Logic Control: comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Dendouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Dendouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optimization and Applications (ICOA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICOA51614.2021.9442660⟩</w:t>
+              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Setif, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214569v1</w:t>
+                <w:t xml:space="preserve">hal-03624059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Stabilization of Dynamical Chaotic Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fractional-Order Adaptive Fuzzy Backstepping Algorithm for Automated Control of Blood Glucose in Diabetes Mellitus Type 1 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Aounallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering and Emerging Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEET53442.2021.9659736⟩</w:t>
+              <w:t xml:space="preserve">IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425551v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-Order Adaptive Fuzzy Super Twisting Sliding Mode Controller for Permanent Magnet Synchronous Generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fractional Adaptive Fuzzy Sliding Mode Control Algorithm for Permanent Magnet Synchronous Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Aounallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bouchafaa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the IEEE Industrial Electronics Society (IECON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589257⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Control Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402775v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable Power Management Strategy of a PV-Based Electric Scooters Charging Station</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fractional-Order Adaptive Fuzzy Super Twisting Sliding Mode Controller for Permanent Magnet Synchronous Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Aounallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optimization and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the IEEE Industrial Electronics Society (IECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549348v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-Order Adaptive Fuzzy Backstepping Algorithm for Automated Control of Blood Glucose in Diabetes Mellitus Type 1 Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Reliable Power Management Strategy of a PV-Based Electric Scooters Charging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Doubabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Oublaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Wolfenbüttel, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298762v1</w:t>
+                <w:t xml:space="preserve">hal-03549348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional Adaptive Fuzzy Sliding Mode Control Algorithm for Permanent Magnet Synchronous Generators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Reliable Power Management Strategy of a PVBased Electric Scooters Charging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Doubabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Oublaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Control Automation and Diagnosis (ICCAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Optimization and Applications (ICOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Wolfenbüttel, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICOA51614.2021.9442660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312767v1</w:t>
+                <w:t xml:space="preserve">hal-03214569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management System for a Solar-powered E-scooters charging station</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Control and Stabilization of Dynamical Chaotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solar Energy for Buildings and Industry (EuroSun)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Engineering and Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEET53442.2021.9659736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906908v1</w:t>
+                <w:t xml:space="preserve">hal-03425551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal indirect robust adaptive fuzzy control using PSO for MIMO nonlinear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Energy Management System for a Solar-powered E-scooters charging station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Doubabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulad-Abbou Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chemachema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications (ICEECA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Solar Energy for Buildings and Industry (EuroSun)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual Conference, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925850v1</w:t>
+                <w:t xml:space="preserve">hal-02906908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage control of DC-DC Three level Boost converter using TS Fuzzy PI controller</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimal indirect robust adaptive fuzzy control using PSO for MIMO nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bounemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chemachema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications (ICEECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Constantine, Algeria. pp.208-224, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97816-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106321v1</w:t>
+                <w:t xml:space="preserve">hal-01925850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsingular Terminal Sliding Mode Adaptive Fuzzy Type 2 Control Based on Extended State Observer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Voltage control of DC-DC Three level Boost converter using TS Fuzzy PI controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Doubabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M'Sahli Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2019.8893233⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424677v1</w:t>
+                <w:t xml:space="preserve">hal-02106321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Neural-network Output Feedback Control Design for Uncertain CSTR system With Input saturation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nonsingular Terminal Sliding Mode Adaptive Fuzzy Type 2 Control Based on Extended State Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choueikh Safa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Sahli Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613330⟩</w:t>
+              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Istanbul, Turkey. pp.102-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2019.8893233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070861v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum power point tracking techniques for wind energy systems using three levels boost converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive Neural-network Output Feedback Control Design for Uncertain CSTR system With Input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zerari Nassira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemachema Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Clean and Green Energy (ICCGE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/154/1/012016⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Algiers, Algeria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424682v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-Output Discrete Integral Sliding Mode Controller for DC-DC Buck Converter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Maximum power point tracking techniques for wind energy systems using three levels boost converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2018.8570548⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Clean and Green Energy (ICCGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.012016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/154/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424678v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Neural Control Design of MIMO Nonaffine Nonlinear Systems with Input Saturation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Input-Output Discrete Integral Sliding Mode Controller for DC-DC Buck Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Elhajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Dehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Said Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications (ICEECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Constantine, Algeria. pp.155-167, </w:t>
+              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hammamet, France. pp.1391-1396, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-97816-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2018.8570548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995860v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of Stand Alone Photovoltaic System using Three Level Boost Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tangier, Morocco. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10303,77 +10290,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage and Frequency Regulation for Wound Rotor Synchronous Generator in Micro Hydro Power Plants with Real-Time Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tangier, Morocco. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10401,2798 +10388,2902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Design of Synchronous Buck Converter for Solar-Powered Refrigerator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive Neural Control Design of MIMO Nonaffine Nonlinear Systems with Input Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zerari Nassira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemachema Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tangier, Morocco. </w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications (ICEECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Constantine, Algeria. pp.155-167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97816-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925849v1</w:t>
+                <w:t xml:space="preserve">hal-01995860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic conversion chaine using three-level boost converter. Simulation study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling and Design of Synchronous Buck Converter for Solar-Powered Refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Doubabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elmostafa Elwarraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solar Energy and Materials (ICSEMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tangier, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297237v1</w:t>
+                <w:t xml:space="preserve">hal-01925849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbine system optimisation using interval T2FL tuned with PSO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Photovoltaic conversion chaine using three-level boost converter. Simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said El Beid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmostafa Elwarraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Solar Energy and Materials (ICSEMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marrakech, Morocco. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297122v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GA-based optimization of a fuzzy-based MPPT controller for a photovoltaic pumping system, Case study for Laghouat, Algeria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wind turbine system optimisation using interval T2FL tuned with PSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Haraoubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Troyes, France. pp.692-697, </w:t>
+              <w:t xml:space="preserve">, 2016, Troyes, France. pp.680-685, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297150v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fault tolerant strategy for multilevel dc-dc converters to improve the PV system efficiency</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A GA-based optimization of a fuzzy-based MPPT controller for a photovoltaic pumping system, Case study for Laghouat, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Ait Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elmostafa Elwarraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Troyes, France. pp.704-709, </w:t>
+              <w:t xml:space="preserve">, 2016, Troyes, France. pp.692-697, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297185v1</w:t>
+                <w:t xml:space="preserve">hal-03297150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Synergetic Control based Bat Algorithm for DC-DC Boost Converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A fault tolerant strategy for multilevel dc-dc converters to improve the PV system efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said El Beid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmostafa Elwarraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Troyes, France. pp.698-703, </w:t>
+              <w:t xml:space="preserve">, 2016, Troyes, France. pp.704-709, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297200v1</w:t>
+                <w:t xml:space="preserve">hal-03297185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interval Fuzzy Optimization-Based Technique to Optimal Generation Scheduling with Load Uncertainty</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimal Synergetic Control based Bat Algorithm for DC-DC Boost Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nechadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Harmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Troyes, France. pp.1122-1127, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.648⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Troyes, France. pp.698-703, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297208v1</w:t>
+                <w:t xml:space="preserve">hal-03297200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of fuzzy controller for tracking the maximum power point in PV systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Interval Fuzzy Optimization-Based Technique to Optimal Generation Scheduling with Load Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 3rd International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. pp.1-8, </w:t>
+              <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Troyes, France. pp.1122-1127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424681v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la commande et la supervision intelligentes appliquées à l'efficacité énergétique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimisation of fuzzy controller for tracking the maximum power point in PV systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Haraoubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 3rd International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224469v1</w:t>
+                <w:t xml:space="preserve">hal-02424681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’exploration de l’espace de solution pour le problème du job-shop flexible bi-objectifs par des algorithmes génétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à la commande et la supervision intelligentes appliquées à l'efficacité énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Autuori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641048v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Sliding Mode Control for DC-DC Converters Using Simplex-PSO Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l’exploration de l’espace de solution pour le problème du job-shop flexible bi-objectifs par des algorithmes génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Autuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910172v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of solution space exploration by NSGA2 and SPEA2 for Flexible Job Shop Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+                <w:t xml:space="preserve">Optimized Sliding Mode Control for DC-DC Converters Using Simplex-PSO Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Alger, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491756v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum sizing of hybrid PV/wind/battery system using Fuzzy-Adaptive Genetic Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Ben Jemaa</w:t>
+                <w:t xml:space="preserve">Comparison of solution space exploration by NSGA2 and SPEA2 for Flexible Job Shop Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Autuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750951⟩</w:t>
+              <w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.750-755, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640408v1</w:t>
+                <w:t xml:space="preserve">hal-02491756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of DC-DC Converters based on Fibonacci-Horner Theorem,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimum sizing of hybrid PV/wind/battery system using Fuzzy-Adaptive Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mahi Djillali</w:t>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. pp.810-814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910161v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metaheuristics for solving the bi-objective flexible job shop problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+                <w:t xml:space="preserve">Modeling of DC-DC Converters based on Fibonacci-Horner Theorem,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing, META 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641200v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-DC Converter Fuzzy Modelling: Validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Nessouri</w:t>
+                <w:t xml:space="preserve">Comparison of metaheuristics for solving the bi-objective flexible job shop problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Autuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sciences and Techniques of Automatic Control and Computer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing, META 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909874v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced modelling approach for DC-DC converters,</w:t>
+                <w:t xml:space="preserve">DC-DC Converter Fuzzy Modelling: Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Analysis and Control of Chaotic Systems 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Reims, France</w:t>
+              <w:t xml:space="preserve">International Conference on Sciences and Techniques of Automatic Control and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908275v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-DC power converter: modeling and control survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-DC converter current regulation and nonlinear phenomena suppressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Control Application 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy logic controller synthesis for a boost converter</w:t>
+                <w:t xml:space="preserve">An enhanced modelling approach for DC-DC converters,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IFAC Conference on Analysis and Control of Chaotic Systems 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908265v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d’un contrôleur flou pour la régulation d’un convertisseur statique.</w:t>
+                <w:t xml:space="preserve">A fuzzy logic controller synthesis for a boost converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDMACS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th IFAC World Congress 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908273v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust adaptive fuzzy controller for a class of non affine systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthèse d’un contrôleur flou pour la régulation d’un convertisseur statique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IMACS World Congress 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">JDMACS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908270v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear phenomena shifting in DC-DC power converter by a fuzzy logic controller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust adaptive fuzzy controller for a class of non affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IMACS World Congress 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908267v1</w:t>
+                <w:t xml:space="preserve">hal-01908270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-linear phenomena shifting in DC-DC power converter by a fuzzy logic controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IMACS World Congress 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commande hybride par mode glissant flou appliquée à un moteur à induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings du CIFA 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Douze, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13202,173 +13293,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness Analysis of a Discrete Integral Sliding Mode Controller for DC-DC Buck Converter Using Input-Output Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Elhajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadija Dehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zyad Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Said Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robust Control and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 474, Springer Nature Singapore, pp.273-284, 2023, Studies in Systems, Decision and Control, 978-981-99-3463-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-3463-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId347"/>
+      <w:footerReference w:type="default" r:id="rId349"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13436,51 +13527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C68979B6"/>
+    <w:nsid w:val="CE96BE2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13667,51 +13758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najib-essounbouli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2342-0310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152940073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferhat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Aounallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouchafaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2610396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bendaoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouafia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Boukhancha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Fathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-026-00324-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihcene Benaicha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Nechadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Boutalbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.70037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3575048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benyoucef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benbrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelhamid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30501/jree.2025.449218.1901" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dendouga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dendouga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46904/eea.25.73.1.1108005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufid Bouhentala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ghanai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Chafaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.9777" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Hamidouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guesmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2024.100966" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309524X231199435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Saadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Behih" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Bouchama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zehar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46932/sfjdv5n9-014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2024.139435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20537/nd240204" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03660522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Doubabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Salhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093368" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03141275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chennani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatir Khettab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouaheb Boukhalfa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.540508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hendel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khaber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1598580" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046146" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02279391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02279479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Zerari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemachema" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSCC.2020.106567" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02420746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamzaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0146411619060063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2018.7511255" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02422601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour El Hamdaouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Doubabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2017.0342" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900245v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bounemeur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.04.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalfa Abdelouaheb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaber Farid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0438-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mars" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Grouz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-0796.1000232" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Nouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostafa Elwarraki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Beid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.01.036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900262v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ameur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakeur Hadjaissa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheknane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1318976" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ameur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjaissa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Cheikh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheknane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3748" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Touijer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kamoun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8653136" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harmas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saoudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2015.11.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G3XQ2K8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadjaissa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Cheikh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8053-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ait Cheikh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018659v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Salhi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1088964" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derghal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Golea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967266" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02388828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abdessemed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rafa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Larabi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barazane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Manceur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Doubabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.02.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298783v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ameur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mokhtari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nollet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298780v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abouda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nollet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessattar Chaari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Koubaa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298781v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naguib Harmas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-013-0722-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02493451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedelhak Ben Jemaa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298782v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Betta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-013-0729-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2172948" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kolokolov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monovskaya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ustinov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127411030453" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nechadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2012.01.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH6R1J3H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harmas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.03.032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XL4KC0R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al-Khazraji" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nollet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Zaytoon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.09.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RQNDB3H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298777v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Khazraji" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2011.039707" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.02.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0CNX6W9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2009.03.144" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J4NX4CQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.04.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1GFKXN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907473v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298770v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298769v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.12.039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khier Benmahammed" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-005-6238-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9602C40F3151DC8AAC350C08F34F305759D824/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khaber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720600681104" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298768v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298767v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2006.011143" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298766v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benmahammed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2003.818562" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298765v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zaytoon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095965180421800404" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CD2B6792ABF69AC46B38F167195587381309ED6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy An Pham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Nam Kien Nguyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Viet Do" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESA66763.2025.11281317" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820641v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860682v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benmiloud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ameur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576352" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158031v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579993v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579997v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624059v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955765" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579999v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093724" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03214569v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Oublaid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOA51614.2021.9442660" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425551v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEET53442.2021.9659736" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03402775v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589257" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549348v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298762v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.031" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03312767v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638774" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02906908v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulad-Abbou Driss" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01925850v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97816-1_16" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106321v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820554" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424677v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choueikh Safa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Sahli Faouzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2019.8893233" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02070861v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerari Nassira" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemachema Mohamed" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613330" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424682v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Hung Tran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/154/1/012016" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424678v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Elhajji" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Dehri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Nouri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570548" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01995860v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97816-1_12" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424680v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477246" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424679v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477386" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01925849v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477347" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297122v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Haraoubia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.789" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297150v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.791" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.793" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297200v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.792" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297208v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gol&#233;a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.648" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455067" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224469v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641048v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autuori" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910172v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khoudiri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahi Djillali" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02491756v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689636" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640408v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ben Jemaa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750951" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910161v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641200v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909874v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacemi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nessouri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908275v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909825v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908265v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908273v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908270v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hussain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908267v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908246v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209482v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Dehri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Bouchama" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3463-8_11" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najib-essounbouli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2342-0310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152940073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihcene Benaicha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Nechadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Boutalbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.70037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431038v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferhat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Aounallah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouchafaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2610396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bendaoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouafia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Boukhancha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Fathi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-026-00324-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benbrahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufid Bouhentala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ghanai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Chafaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.9777" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benyoucef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelhamid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30501/jree.2025.449218.1901" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3575048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dendouga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dendouga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46904/eea.25.73.1.1108005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Hamidouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guesmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20537/nd240204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2024.100966" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309524X231199435" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Saadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Behih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Bouchama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zehar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46932/sfjdv5n9-014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2024.139435" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03660522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Doubabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Salhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093368" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hendel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khaber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1598580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03141275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chennani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.02.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatir Khettab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouaheb Boukhalfa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.540508" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046146" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02279391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02279479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Zerari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemachema" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSCC.2020.106567" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02420746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamzaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0146411619060063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2018.7511255" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02422601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour El Hamdaouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Doubabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2017.0342" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900245v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bounemeur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.04.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalfa Abdelouaheb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaber Farid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0438-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Touijer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kamoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8653136" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Nouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostafa Elwarraki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Beid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.01.036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mars" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Grouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-0796.1000232" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ameur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakeur Hadjaissa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheknane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1318976" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ameur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjaissa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Cheikh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheknane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3748" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadjaissa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Cheikh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8053-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchama" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harmas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saoudi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2015.11.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G3XQ2K8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ait Cheikh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018659v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Salhi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1088964" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derghal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Golea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967266" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02388828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abdessemed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rafa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Larabi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barazane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Manceur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Doubabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.02.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02493451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedelhak Ben Jemaa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Betta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-013-0729-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ameur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mokhtari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abouda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessattar Chaari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Koubaa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naguib Harmas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-013-0722-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2172948" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kolokolov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monovskaya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ustinov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127411030453" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nechadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2012.01.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH6R1J3H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harmas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.03.032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XL4KC0R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Khazraji" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2011.039707" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al-Khazraji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Zaytoon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.09.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RQNDB3H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.02.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0CNX6W9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2009.03.144" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J4NX4CQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.04.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1GFKXN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907473v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298767v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2006.011143" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khier Benmahammed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-005-6238-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9602C40F3151DC8AAC350C08F34F305759D824/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khaber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720600681104" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298769v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.12.039" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzaoui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zaytoon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095965180421800404" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CD2B6792ABF69AC46B38F167195587381309ED6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298766v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benmahammed" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2003.818562" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy An Pham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Nam Kien Nguyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Viet Do" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESA66763.2025.11281317" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590480v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM66675.2025.11473738" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860682v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benmiloud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ameur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouzi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576352" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820641v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158031v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579993v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579979v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579982v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579999v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093724" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624059v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955765" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298762v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.031" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03312767v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638774" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03402775v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589257" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549348v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Oublaid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03214569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOA51614.2021.9442660" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEET53442.2021.9659736" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02906908v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulad-Abbou Driss" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01925850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97816-1_16" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106321v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820554" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424677v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choueikh Safa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Sahli Faouzi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2019.8893233" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02070861v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerari Nassira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemachema Mohamed" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613330" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424682v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Hung Tran" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/154/1/012016" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424678v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Elhajji" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Dehri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Nouri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570548" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424680v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477246" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424679v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477386" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01995860v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97816-1_12" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01925849v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477347" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297237v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Haraoubia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.789" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297150v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.791" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.793" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297200v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.792" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297208v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gol&#233;a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.648" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424681v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455067" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224469v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641048v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autuori" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910172v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khoudiri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahi Djillali" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02491756v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689636" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640408v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ben Jemaa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750951" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641200v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909874v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacemi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nessouri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909825v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908275v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908265v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908273v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908270v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hussain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908267v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908246v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209482v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Dehri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Bouchama" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3463-8_11" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>