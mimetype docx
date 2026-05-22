--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -214,768 +214,768 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Fuzzy Logic Controller for Mobile Robots Navigation in Unknown Environments</w:t>
+                <w:t xml:space="preserve">Fractional-Order Adaptive Type-3 Fuzzy Logic Super Twisting Sliding Mode Control Algorithm for PMSG Based variable speed Wind Energy Conversion System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihcene Benaicha</w:t>
+                <w:t xml:space="preserve">Nawal Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emira Nechadi</w:t>
+                <w:t xml:space="preserve">Tarek Aounallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Boutalbi</w:t>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rob.70037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2025.2610396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165048v1</w:t>
+                <w:t xml:space="preserve">hal-05431038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-Order Adaptive Type-3 Fuzzy Logic Super Twisting Sliding Mode Control Algorithm for PMSG Based variable speed Wind Energy Conversion System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Input Data Augmentation on Lithium-Ion Battery SOC Estimation: Comparison Between LSTM and GRU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Aounallah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mohamed Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayda Boukhancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Fathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207721.2025.2610396⟩</w:t>
+              <w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40866-026-00324-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431038v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Input Data Augmentation on Lithium-Ion Battery SOC Estimation: Comparison Between LSTM and GRU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Improved Fuzzy Logic Controller for Mobile Robots Navigation in Unknown Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bouafia</w:t>
+                <w:t xml:space="preserve">Ihcene Benaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayda Boukhancha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emira Nechadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Boutalbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine El Fathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 11 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 43 (1), pp.257-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40866-026-00324-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rob.70037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522134v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization to Type 2 of PSO-Optimized Type 1 PD Fuzzy Controller and its Application to a Quadrotor UAV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kheireddine Chafaa</w:t>
+                <w:t xml:space="preserve">A New Fractional-Order Adaptive Interval Type-3 Fuzzy Logic-Backstepping Control Algorithm of Doubly Fed Induction Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Aounallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48084/etasr.9777⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3575048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092856v1</w:t>
+                <w:t xml:space="preserve">hal-05092833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Controller for Tolerating Climatic Variations Affecting PV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Renewable Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.98-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30501/jree.2025.449218.1901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Fractional-Order Adaptive Interval Type-3 Fuzzy Logic-Backstepping Control Algorithm of Doubly Fed Induction Generators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Generalization to Type 2 of PSO-Optimized Type 1 PD Fuzzy Controller and its Application to a Quadrotor UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufid Bouhentala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ghanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheireddine Chafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.21658-21664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3575048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48084/etasr.9777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092833v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Full Control of Variable-Pitch Wind System Based on the DFIG using Third Order Sliding Mode Control in All Operating Zones</w:t>
               </w:r>
@@ -987,51 +987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Dendouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Dendouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotehnică, Electronică, Automatică</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 73 (1), pp.50-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1059,668 +1059,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Sliding Mode Control of Chaotic Systems</w:t>
+                <w:t xml:space="preserve">Mastering chaos: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Journal of Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (2), pp.277-293. </w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (100966), pp.100966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20537/nd240204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2024.100966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579956v1</w:t>
+                <w:t xml:space="preserve">hal-04677009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering chaos: A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High performance of variable-pitch wind system based on a direct matrix converter-fed DFIG using third order sliding mode control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Dendouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Dendouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (100966), pp.100966. </w:t>
+              <w:t xml:space="preserve">Wind Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (3), pp.325-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2024.100966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0309524X231199435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677009v1</w:t>
+                <w:t xml:space="preserve">hal-04297359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance of variable-pitch wind system based on a direct matrix converter-fed DFIG using third order sliding mode control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synchronization of chaotic oscillator systems based on adaptive synergetic control theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalissa Behih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Zehar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0309524X231199435⟩</w:t>
+              <w:t xml:space="preserve">South Florida Journal of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (9), pp.e4352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46932/sfjdv5n9-014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297359v1</w:t>
+                <w:t xml:space="preserve">hal-05007807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of chaotic oscillator systems based on adaptive synergetic control theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Time Delayed SMC for Structural Stabilization of Chaotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Zehar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Florida Journal of Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Electronics and Electrical Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.40-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007807v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Delayed SMC for Structural Stabilization of Chaotic Systems</w:t>
+                <w:t xml:space="preserve">Lyapunov Exponent Based PID Control for Noisy Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electronics and Electrical Engineering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Automation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (4), pp.408-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJAAC.2024.139435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579944v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov Exponent Based PID Control for Noisy Chaotic Systems</w:t>
+                <w:t xml:space="preserve">Delayed Sliding Mode Control of Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automation and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (4), pp.408-424. </w:t>
+              <w:t xml:space="preserve">Russian Journal of Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.277-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJAAC.2024.139435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20537/nd240204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579967v1</w:t>
+                <w:t xml:space="preserve">hal-04579956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Control Technique for Voltage Balancing in Bipolar DC Microgrids</w:t>
               </w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Doubabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (9), pp.3368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1804,352 +1804,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive High Order Sliding Mode Controller/ Observer based Terminal Sliding Mode for MIMO Uncertain Nonlinear System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Performance MPPT based on TS Fuzzy–integral backstepping control for PV system under rapid varying irradiance—Experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Doubabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Hendel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mohammed Chennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1598580⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.247-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2021.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076383v1</w:t>
+                <w:t xml:space="preserve">hal-03141275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance MPPT based on TS Fuzzy–integral backstepping control for PV system under rapid varying irradiance—Experimental validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issam Salhi</w:t>
+                <w:t xml:space="preserve">Novel Hybrid Interval Type-2 Fuzzy Adaptive Backstepping Control for a Class of Uncertain Discrete-Time Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khatir Khettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Chennani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Abdelouaheb Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118, pp.247-259. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (5), pp.733-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2021.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/jesa.540508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141275v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Hybrid Interval Type-2 Fuzzy Adaptive Backstepping Control for a Class of Uncertain Discrete-Time Nonlinear Systems</w:t>
+                <w:t xml:space="preserve">Adaptive High Order Sliding Mode Controller/ Observer based Terminal Sliding Mode for MIMO Uncertain Nonlinear System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khatir Khettab</w:t>
+                <w:t xml:space="preserve">Rim Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouaheb Boukhalfa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Farid Khaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (5), pp.733-741. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (2), pp.486-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/jesa.540508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2019.1598580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510625v1</w:t>
+                <w:t xml:space="preserve">hal-02076383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and design of a solar-powered refrigerator for vaccines transportation in remote regions</w:t>
               </w:r>
@@ -2161,64 +2161,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Doubabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142, 4, pp.041007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2252,77 +2252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive high‐order sliding mode controller‐observer for MIMO uncertain nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (6), pp.2309-2329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2382,51 +2382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassira Zerari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chemachema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems, Control and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (2), pp.142-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2473,51 +2473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Nonsingular Fast Terminal Sliding Mode Control in Trajectory Tracking for a Rigid Robotic Arm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Jouila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2603,51 +2603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassira Zerari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chemachema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), pp.278-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2720,64 +2720,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Doubabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (6), pp.479-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2811,90 +2811,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm on fuzzy adaptive backstepping control of fractional order for doubly‐fed induction generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Aounallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (8), pp.962 - 967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2954,51 +2954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Bounemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chemachema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79, pp.45 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3058,51 +3058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukhalfa Abdelouaheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaber Farid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (4), pp.1981 - 1988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3130,966 +3130,966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Tuning Control Scheme Based on the Robustness σ -Modification Approach</w:t>
+                <w:t xml:space="preserve">DSP-based implementation of a self-tuning fuzzy controller for three-level boost converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabiha Touijer</w:t>
+                <w:t xml:space="preserve">Abdellatif Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Kamoun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Elmostafa Elwarraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said El Beid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Electrical and Computer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/8653136⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.286 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900267v1</w:t>
+                <w:t xml:space="preserve">hal-01900264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSP-based implementation of a self-tuning fuzzy controller for three-level boost converter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergetic MPPT Controller for Photovoltaic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmostafa Elwarraki</w:t>
+                <w:t xml:space="preserve">Nadia Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said El Beid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Faten Grouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.01.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrical &amp; Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2332-0796.1000232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900264v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic MPPT Controller for Photovoltaic System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DC-Bus Voltage Control Based on Power Flow Management Using Direct Sliding Mode Control for Standalone Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Grouz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Khaled Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakeur Hadjaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheknane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lassaad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical &amp; Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2332-0796.1000232⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (10), pp.1106 - 1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15325008.2017.1318976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296420v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-Bus Voltage Control Based on Power Flow Management Using Direct Sliding Mode Control for Standalone Photovoltaic Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy energy management of hybrid renewable power system with the aim to extend component lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubakeur Hadjaissa</w:t>
+                <w:t xml:space="preserve">K. Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Cheknane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A. Hadjaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ait Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheknane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15325008.2017.1318976⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (13), pp.1867 - 1879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.3748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900262v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy energy management of hybrid renewable power system with the aim to extend component lifetime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Tuning Control Scheme Based on the Robustness σ -Modification Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ait Cheikh</w:t>
+                <w:t xml:space="preserve">Nabiha Touijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cheknane</w:t>
+                <w:t xml:space="preserve">Samira Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (13), pp.1867 - 1879. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Electrical and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/er.3748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/8653136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900260v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-objective optimization of maintenance scheduling for power systems</w:t>
+                <w:t xml:space="preserve">Reaching phase free adaptive fuzzy synergetic power system stabilizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hadjaissa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Ameur</w:t>
+                <w:t xml:space="preserve">Z. Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ait Cheikh</w:t>
+                <w:t xml:space="preserve">N. Harmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-8053-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018647v1</w:t>
+                <w:t xml:space="preserve">hal-02018645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching phase free adaptive fuzzy synergetic power system stabilizer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bi-objective optimization of maintenance scheduling for power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hadjaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ait Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2015.11.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (5-8), pp.1361-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-8053-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02018645v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PSO-Based Optimization of a Fuzzy-based MPPT Controller for a Photovoltaic Pumping System Used for Irrigation of Greenhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadjaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Ait Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iranian Journal of Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (3), pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4127,77 +4127,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive discrete-time sliding-mode control of nonlinear systems described by Wiener models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89 (3), pp.611-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4257,51 +4257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Derghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Golea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (6), pp.065501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Dendouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Abdessemed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.12 - 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Barazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Manceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (3), pp.744 - 754. </w:t>
@@ -4590,8700 +4590,8846 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Doubabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60, pp.6-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijepes.2014.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Global Solar Radiation Using Three Simple Methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modified Direct Torque Control for Permanent Magnet Synchronous Motor Drive Based on Fuzzy Logic Torque Ripple Reduction and Stator Resistance Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493451v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Type-2 Fuzzy Sliding Mode Controller for SISO Nonlinear Systems Subject to Actuator Faults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design, Simulation and Voltage Control of Standalone Photovoltaic System Based MPPT: Application to a Pumping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Abouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ammar Betta</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessattar Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Koubaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298782v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Direct Torque Control for Permanent Magnet Synchronous Motor Drive Based on Fuzzy Logic Torque Ripple Reduction and Stator Resistance Estimator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Mokhtari</w:t>
+                <w:t xml:space="preserve">Adaptive Fuzzy Sliding Mode Power System Stabilizer Using Nussbaum Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emira Nechadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naguib Harmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Nollet</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (4), pp.281-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11633-013-0722-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298783v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Simulation and Voltage Control of Standalone Photovoltaic System Based MPPT: Application to a Pumping system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Nollet</w:t>
+                <w:t xml:space="preserve">Estimation of Global Solar Radiation Using Three Simple Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abedelhak Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdessattar Chaari</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Koubaa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.406-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298780v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Fuzzy Sliding Mode Power System Stabilizer Using Nussbaum Gain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naguib Harmas</w:t>
+                <w:t xml:space="preserve">Adaptive Type-2 Fuzzy Sliding Mode Controller for SISO Nonlinear Systems Subject to Actuator Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Betta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (4), pp.281-287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11633-013-0722-0⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 10 (4), pp.335-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11633-013-0729-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298781v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-Order Sliding Fuzzy Interval Type-2 Control for an Uncertain System With Real Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Manceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (2), pp.262-275. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2011.2172948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNCERTAINTY OF PULSE ENERGY CONVERSION SYSTEM DYNAMICS NEAR BIFURCATION BOUNDARY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Kolokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Monovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Ustinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (11), pp.3195-3204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218127411030453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type-2 fuzzy based adaptive synergetic power system control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nechadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Harmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 88, pp.9 - 15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new robust adaptive fuzzy sliding mode power system stabilizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nechadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Harmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (1), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust adaptive fuzzy wavelet network based controller for a class of non-linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayman Al Khazraji</w:t>
+                <w:t xml:space="preserve">Type-2 fuzzy sliding mode control without reaching phase for nonlinear system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Al-Khazraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janan Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMIC.2011.039707⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2010.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298777v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type-2 fuzzy sliding mode control without reaching phase for nonlinear system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayman Al-Khazraji</w:t>
+                <w:t xml:space="preserve">A robust adaptive fuzzy wavelet network based controller for a class of non-linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Al Khazraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janan Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMIC.2011.039707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2010.09.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03298776v1</w:t>
+                <w:t xml:space="preserve">hal-03298777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of multi-model control with fuzzy switching to a micro hydro-electrical power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Doubabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (9), pp.2071-2079. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2010.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation-free design method of pulse energy converter controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Kolokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Ustinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (5), pp.2635-2644. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2009.03.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting nonlinear phenomena in a DC-DC converter using a fuzzy logic controller,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 76 (5-6), pp.398-409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2007.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic design of fuzzy PID stabilizer for dc-dc converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy sliding mode control for a class of non-linear continuous systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial Fraction Decomposition and Correlation Sequence in 2D Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khier Benmahammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janan Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (1), pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11045-005-6238-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJCAT.2006.011143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03298767v1</w:t>
+                <w:t xml:space="preserve">hal-03298771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Fraction Decomposition and Correlation Sequence in 2D Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Direct and Indirect Robust Adaptive Fuzzy Controllers for a Class of Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03298771v1</w:t>
+                <w:t xml:space="preserve">hal-03298770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New stable adaptive fuzzy approach to control uncertain nonlinear SISO systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Zehar</w:t>
+                <w:t xml:space="preserve">Synthesis of switching controllers: A fuzzy supervisor approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janan Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207720600681104⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65 (9), pp.1689-1704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2005.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298772v1</w:t>
+                <w:t xml:space="preserve">hal-03298769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and Indirect Robust Adaptive Fuzzy Controllers for a Class of Nonlinear Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New stable adaptive fuzzy approach to control uncertain nonlinear SISO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Khaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (7), pp.437-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207720600681104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298770v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of switching controllers: A fuzzy supervisor approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved robust adaptive fuzzy controller for MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Janan Zaytoon</w:t>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2005.12.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03298769v1</w:t>
+                <w:t xml:space="preserve">hal-03298768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved robust adaptive fuzzy controller for MIMO systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy sliding mode control for a class of non-linear continuous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janan Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (2/3), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCAT.2006.011143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298768v1</w:t>
+                <w:t xml:space="preserve">hal-03298767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy sliding mode control with a fuzzy switching function for non-linear uncertain multi-input multi-output systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">State Observer Based Robust Adaptive Fuzzy Controller for Nonlinear Uncertain and Perturbed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Zaytoon</w:t>
+                <w:t xml:space="preserve">K. Benmahammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 218 (4), pp.287-297. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (2), pp.942-950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/095965180421800404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSMCB.2003.818562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03298765v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Observer Based Robust Adaptive Fuzzy Controller for Nonlinear Uncertain and Perturbed Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fuzzy sliding mode control with a fuzzy switching function for non-linear uncertain multi-input multi-output systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Benmahammed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
+                <w:t xml:space="preserve">J Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 34 (2), pp.942-950. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 218 (4), pp.287-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSMCB.2003.818562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/095965180421800404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298766v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Energy Management of a Solar-Battery Powered Fixed-Wing Unmanned Aerial Vehicle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual Star Induction Motor EV Drive Using Nine-Switch Quasi-Z-Source Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham Nam Kien Nguyen</w:t>
+                <w:t xml:space="preserve">Ismail Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Viet Do</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aissa Amuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Kheireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Kouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Electrical Systems &amp; Automation (ICESA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICESA66763.2025.11281317⟩</w:t>
+              <w:t xml:space="preserve">2025 6th International Conference on Power Electronics and their Applications (ICPEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Ghardaia, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPEA68903.2025.11452935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422878v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerant Control for DC-DC Converter in Stand-alone Wind Energy System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Asia Meeting on Environment and Electrical Engineering (EEE-AM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Hanoi, Vietnam. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EEE-AM66675.2025.11473738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Switched-Inductor Z Source Cascaded Seven Level Inverter for Solar Photovoltaic System</w:t>
+                <w:t xml:space="preserve">Optimal Energy Management of a Solar-Battery Powered Fixed-Wing Unmanned Aerial Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Benmiloud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Duy An Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Nam Kien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Viet Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Kouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 2nd International Conference on Electrical Engineering and Automatic Control (ICEEAC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEEAC61226.2024.10576352⟩</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Electrical Systems &amp; Automation (ICESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Troyes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICESA66763.2025.11281317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860682v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande par mode glissant floue appliquée à un système de conversion d'énergie éolienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Aounallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres francophones sur la logique floue et ses applications,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode control and structural stabilization of the Rossler system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design Switched-Inductor Z Source Cascaded Seven Level Inverter for Solar Photovoltaic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benmiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 2nd International Conference on Electrical Engineering and Automatic Control (ICEEAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Setif, Algeria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEEAC61226.2024.10576352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158031v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control and Structural Stabilization of the Rossler System</w:t>
+                <w:t xml:space="preserve">Sliding mode control and structural stabilization of the Rossler system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Algiers, Algeria</w:t>
+              <w:t xml:space="preserve">, Ecole Militaire Polytechnique d'Alger, May 2023, Algiers, Algeria, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579997v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Delayed Sliding Mode Stabilization of Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering &amp; Renewable Energies Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bechar, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Sliding Mode Control Design for Chaotic Systems</w:t>
+                <w:t xml:space="preserve">Sliding Mode Control and Structural Stabilization of the Rossler System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Bejaia, Algérie, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Algiers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579979v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Stabilization of Chaotic Systems using Lyapunov Stability Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering and Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Batna, Algeria, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov exponent-based PI optimization for the delayed feedback control of chaos</w:t>
+                <w:t xml:space="preserve">Delayed Sliding Mode Control Design for Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, M'sila, Algeria</w:t>
+              <w:t xml:space="preserve">Electrical Engineering International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Bejaia, Algérie, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579999v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov exponent-based PI optimization for the delayed feedback control of chaos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performance Enhancement of Wind Turbine Systems using Type-2 Fuzzy Logic Control: comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Dendouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Dendouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICATEEE57445.2022.10093724⟩</w:t>
+              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Setif, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834765v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement of Wind Turbine Systems using Type-2 Fuzzy Logic Control: comparative study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lyapunov exponent-based PI optimization for the delayed feedback control of chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, M'sila, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624059v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-Order Adaptive Fuzzy Backstepping Algorithm for Automated Control of Blood Glucose in Diabetes Mellitus Type 1 Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lyapunov exponent-based PI optimization for the delayed feedback control of chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.031⟩</w:t>
+              <w:t xml:space="preserve">International Conference of advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, M'sila, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICATEEE57445.2022.10093724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298762v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional Adaptive Fuzzy Sliding Mode Control Algorithm for Permanent Magnet Synchronous Generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fractional-Order Adaptive Fuzzy Super Twisting Sliding Mode Controller for Permanent Magnet Synchronous Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Aounallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Control Automation and Diagnosis (ICCAD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638774⟩</w:t>
+              <w:t xml:space="preserve">Annual Conference of the IEEE Industrial Electronics Society (IECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312767v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-Order Adaptive Fuzzy Super Twisting Sliding Mode Controller for Permanent Magnet Synchronous Generators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Reliable Power Management Strategy of a PVBased Electric Scooters Charging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Doubabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Oublaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the IEEE Industrial Electronics Society (IECON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589257⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Optimization and Applications (ICOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Wolfenbüttel, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOA51614.2021.9442660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402775v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable Power Management Strategy of a PV-Based Electric Scooters Charging Station</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Control and Stabilization of Dynamical Chaotic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdadi Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optimization and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Engineering and Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEET53442.2021.9659736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549348v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable Power Management Strategy of a PVBased Electric Scooters Charging Station</w:t>
+                <w:t xml:space="preserve">A Reliable Power Management Strategy of a PV-Based Electric Scooters Charging Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Doubabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Oublaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optimization and Applications (ICOA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Wolfenbüttel, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214569v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Stabilization of Dynamical Chaotic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+                <w:t xml:space="preserve">Fractional Adaptive Fuzzy Sliding Mode Control Algorithm for Permanent Magnet Synchronous Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Aounallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering and Emerging Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEET53442.2021.9659736⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Control Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD52417.2021.9638774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425551v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management System for a Solar-powered E-scooters charging station</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chennani</w:t>
+                <w:t xml:space="preserve">Fractional-Order Adaptive Fuzzy Backstepping Algorithm for Automated Control of Blood Glucose in Diabetes Mellitus Type 1 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Aounallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solar Energy for Buildings and Industry (EuroSun)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906908v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal indirect robust adaptive fuzzy control using PSO for MIMO nonlinear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Energy Management System for a Solar-powered E-scooters charging station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Doubabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulad-Abbou Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chemachema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications (ICEECA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Solar Energy for Buildings and Industry (EuroSun)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual Conference, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925850v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage control of DC-DC Three level Boost converter using TS Fuzzy PI controller</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimal indirect robust adaptive fuzzy control using PSO for MIMO nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bounemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chemachema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820554⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications (ICEECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Constantine, Algeria. pp.208-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97816-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106321v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsingular Terminal Sliding Mode Adaptive Fuzzy Type 2 Control Based on Extended State Observer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Voltage control of DC-DC Three level Boost converter using TS Fuzzy PI controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Doubabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M'Sahli Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2019.8893233⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424677v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Neural-network Output Feedback Control Design for Uncertain CSTR system With Input saturation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonsingular Terminal Sliding Mode Adaptive Fuzzy Type 2 Control Based on Extended State Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choueikh Safa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Sahli Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Istanbul, Turkey. pp.102-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2019.8893233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070861v1</w:t>
+                <w:t xml:space="preserve">hal-02424677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum power point tracking techniques for wind energy systems using three levels boost converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adaptive Neural-network Output Feedback Control Design for Uncertain CSTR system With Input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zerari Nassira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemachema Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Clean and Green Energy (ICCGE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/154/1/012016⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Algiers, Algeria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424682v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-Output Discrete Integral Sliding Mode Controller for DC-DC Buck Converter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Said Nouri</w:t>
+                <w:t xml:space="preserve">Maximum power point tracking techniques for wind energy systems using three levels boost converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Clean and Green Energy (ICCGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.012016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/154/1/012016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD.2018.8570548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02424678v1</w:t>
+                <w:t xml:space="preserve">hal-02424682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of Stand Alone Photovoltaic System using Three Level Boost Converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Input-Output Discrete Integral Sliding Mode Controller for DC-DC Buck Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Elhajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Dehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Said Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477246⟩</w:t>
+              <w:t xml:space="preserve">International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hammamet, France. pp.1391-1396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2018.8570548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424680v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage and Frequency Regulation for Wound Rotor Synchronous Generator in Micro Hydro Power Plants with Real-Time Implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Modeling and Simulation of Stand Alone Photovoltaic System using Three Level Boost Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tangier, Morocco. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477386⟩</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424679v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Neural Control Design of MIMO Nonaffine Nonlinear Systems with Input Saturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chemachema Mohamed</w:t>
+                <w:t xml:space="preserve">Voltage and Frequency Regulation for Wound Rotor Synchronous Generator in Micro Hydro Power Plants with Real-Time Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy An Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications (ICEECA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-97816-1_12⟩</w:t>
+              <w:t xml:space="preserve">International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tangier, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995860v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Design of Synchronous Buck Converter for Solar-Powered Refrigerator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adaptive Neural Control Design of MIMO Nonaffine Nonlinear Systems with Input Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zerari Nassira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemachema Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477347⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering and Control Applications (ICEECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Constantine, Algeria. pp.155-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97816-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925849v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic conversion chaine using three-level boost converter. Simulation study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling and Design of Synchronous Buck Converter for Solar-Powered Refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Doubabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elmostafa Elwarraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solar Energy and Materials (ICSEMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tangier, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297237v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbine system optimisation using interval T2FL tuned with PSO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Photovoltaic conversion chaine using three-level boost converter. Simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said El Beid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmostafa Elwarraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Solar Energy and Materials (ICSEMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marrakech, Morocco. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297122v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GA-based optimization of a fuzzy-based MPPT controller for a photovoltaic pumping system, Case study for Laghouat, Algeria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Ameur</w:t>
+                <w:t xml:space="preserve">Wind turbine system optimisation using interval T2FL tuned with PSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Haraoubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Troyes, France. pp.692-697, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.791⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Troyes, France. pp.680-685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297150v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fault tolerant strategy for multilevel dc-dc converters to improve the PV system efficiency</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A GA-based optimization of a fuzzy-based MPPT controller for a photovoltaic pumping system, Case study for Laghouat, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Ait Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elmostafa Elwarraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Troyes, France. pp.704-709, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.793⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Troyes, France. pp.692-697, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297185v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Synergetic Control based Bat Algorithm for DC-DC Boost Converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A fault tolerant strategy for multilevel dc-dc converters to improve the PV system efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said El Beid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmostafa Elwarraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Troyes, France. pp.698-703, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.792⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Troyes, France. pp.704-709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297200v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interval Fuzzy Optimization-Based Technique to Optimal Generation Scheduling with Load Uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Goléa</w:t>
+                <w:t xml:space="preserve">Optimal Synergetic Control based Bat Algorithm for DC-DC Boost Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nechadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Harmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Troyes, France. pp.1122-1127, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.648⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Troyes, France. pp.698-703, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297208v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of fuzzy controller for tracking the maximum power point in PV systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An Interval Fuzzy Optimization-Based Technique to Optimal Generation Scheduling with Load Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 3rd International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455067⟩</w:t>
+              <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Troyes, France. pp.1122-1127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424681v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la commande et la supervision intelligentes appliquées à l'efficacité énergétique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nollet</w:t>
+                <w:t xml:space="preserve">Optimisation of fuzzy controller for tracking the maximum power point in PV systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Haraoubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 3rd International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2015.7455067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224469v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’exploration de l’espace de solution pour le problème du job-shop flexible bi-objectifs par des algorithmes génétiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contribution à la commande et la supervision intelligentes appliquées à l'efficacité énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641048v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Sliding Mode Control for DC-DC Converters Using Simplex-PSO Techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Étude de l’exploration de l’espace de solution pour le problème du job-shop flexible bi-objectifs par des algorithmes génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Autuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910172v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of solution space exploration by NSGA2 and SPEA2 for Flexible Job Shop Problem</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Optimized Sliding Mode Control for DC-DC Converters Using Simplex-PSO Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Alger, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491756v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum sizing of hybrid PV/wind/battery system using Fuzzy-Adaptive Genetic Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of solution space exploration by NSGA2 and SPEA2 for Flexible Job Shop Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Autuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Ben Jemaa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750951⟩</w:t>
+              <w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.750-755, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640408v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of DC-DC Converters based on Fibonacci-Horner Theorem,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Optimum sizing of hybrid PV/wind/battery system using Fuzzy-Adaptive Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahi Djillali</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. pp.810-814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910161v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metaheuristics for solving the bi-objective flexible job shop problem</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modeling of DC-DC Converters based on Fibonacci-Horner Theorem,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Khoudiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahi Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing, META 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641200v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-DC Converter Fuzzy Modelling: Validation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparison of metaheuristics for solving the bi-objective flexible job shop problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Autuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sciences and Techniques of Automatic Control and Computer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing, META 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909874v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-DC power converter: modeling and control survey</w:t>
+                <w:t xml:space="preserve">DC-DC Converter Fuzzy Modelling: Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Batna, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Sciences and Techniques of Automatic Control and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909825v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-DC converter current regulation and nonlinear phenomena suppressing</w:t>
+                <w:t xml:space="preserve">An enhanced modelling approach for DC-DC converters,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Control Application 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Munich, Germany</w:t>
+              <w:t xml:space="preserve">IFAC Conference on Analysis and Control of Chaotic Systems 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908293v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced modelling approach for DC-DC converters,</w:t>
+                <w:t xml:space="preserve">DC-DC converter current regulation and nonlinear phenomena suppressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Analysis and Control of Chaotic Systems 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Reims, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Control Application 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908275v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy logic controller synthesis for a boost converter</w:t>
+                <w:t xml:space="preserve">DC-DC power converter: modeling and control survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908265v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d’un contrôleur flou pour la régulation d’un convertisseur statique.</w:t>
+                <w:t xml:space="preserve">A fuzzy logic controller synthesis for a boost converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDMACS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th IFAC World Congress 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908273v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust adaptive fuzzy controller for a class of non affine systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synthèse d’un contrôleur flou pour la régulation d’un convertisseur statique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IMACS World Congress 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">JDMACS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908270v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear phenomena shifting in DC-DC power converter by a fuzzy logic controller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust adaptive fuzzy controller for a class of non affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IMACS World Congress 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908267v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-linear phenomena shifting in DC-DC power converter by a fuzzy logic controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IMACS World Congress 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commande hybride par mode glissant flou appliquée à un moteur à induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Essounbouli</w:t>
+                <w:t xml:space="preserve">Abdelaziz Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings du CIFA 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Douze, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13293,173 +13439,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness Analysis of a Discrete Integral Sliding Mode Controller for DC-DC Buck Converter Using Input-Output Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Elhajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadija Dehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zyad Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Said Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robust Control and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 474, Springer Nature Singapore, pp.273-284, 2023, Studies in Systems, Decision and Control, 978-981-99-3463-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-3463-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId349"/>
+      <w:footerReference w:type="default" r:id="rId356"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13527,51 +13673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE96BE2F"/>
+    <w:nsid w:val="459B9131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13758,51 +13904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najib-essounbouli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2342-0310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152940073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihcene Benaicha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Nechadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Boutalbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.70037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431038v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferhat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Aounallah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouchafaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2610396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bendaoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouafia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Boukhancha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Fathi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-026-00324-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benbrahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufid Bouhentala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ghanai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Chafaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.9777" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benyoucef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelhamid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30501/jree.2025.449218.1901" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3575048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dendouga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dendouga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46904/eea.25.73.1.1108005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Hamidouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guesmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20537/nd240204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2024.100966" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309524X231199435" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Saadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Behih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Bouchama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zehar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46932/sfjdv5n9-014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2024.139435" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03660522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Doubabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Salhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093368" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hendel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khaber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1598580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03141275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chennani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.02.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatir Khettab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouaheb Boukhalfa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.540508" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046146" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02279391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02279479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Zerari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemachema" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSCC.2020.106567" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02420746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamzaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0146411619060063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2018.7511255" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02422601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour El Hamdaouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Doubabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2017.0342" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900245v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bounemeur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.04.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalfa Abdelouaheb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaber Farid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0438-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Touijer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kamoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8653136" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Nouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostafa Elwarraki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Beid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.01.036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mars" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Grouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-0796.1000232" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ameur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakeur Hadjaissa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheknane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1318976" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ameur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjaissa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Cheikh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheknane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3748" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadjaissa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Cheikh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8053-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchama" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harmas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saoudi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2015.11.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G3XQ2K8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ait Cheikh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018659v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Salhi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1088964" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derghal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Golea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967266" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02388828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abdessemed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rafa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Larabi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barazane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Manceur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Doubabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.02.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02493451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedelhak Ben Jemaa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Betta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-013-0729-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ameur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mokhtari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abouda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessattar Chaari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Koubaa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naguib Harmas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-013-0722-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2172948" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kolokolov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monovskaya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ustinov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127411030453" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nechadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2012.01.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH6R1J3H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harmas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.03.032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XL4KC0R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Khazraji" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2011.039707" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298776v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al-Khazraji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Zaytoon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.09.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RQNDB3H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.02.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0CNX6W9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2009.03.144" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J4NX4CQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.04.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1GFKXN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907473v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298767v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2006.011143" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khier Benmahammed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-005-6238-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9602C40F3151DC8AAC350C08F34F305759D824/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khaber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720600681104" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298769v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.12.039" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzaoui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zaytoon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095965180421800404" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CD2B6792ABF69AC46B38F167195587381309ED6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298766v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benmahammed" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2003.818562" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy An Pham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Nam Kien Nguyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Viet Do" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESA66763.2025.11281317" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590480v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM66675.2025.11473738" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860682v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benmiloud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ameur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouzi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576352" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820641v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158031v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579993v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579979v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579982v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579999v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093724" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624059v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955765" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298762v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.031" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03312767v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638774" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03402775v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589257" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549348v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Oublaid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03214569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOA51614.2021.9442660" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEET53442.2021.9659736" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02906908v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulad-Abbou Driss" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01925850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97816-1_16" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106321v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820554" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424677v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choueikh Safa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Sahli Faouzi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2019.8893233" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02070861v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerari Nassira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemachema Mohamed" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613330" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424682v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Hung Tran" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/154/1/012016" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424678v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Elhajji" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Dehri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Nouri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570548" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424680v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477246" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424679v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477386" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01995860v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97816-1_12" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01925849v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477347" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297237v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Haraoubia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.789" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297150v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.791" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.793" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297200v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.792" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297208v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gol&#233;a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.648" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424681v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455067" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224469v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641048v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autuori" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910172v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khoudiri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahi Djillali" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02491756v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689636" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640408v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ben Jemaa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750951" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641200v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909874v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacemi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nessouri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909825v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908275v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908265v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908273v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908270v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hussain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908267v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908246v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209482v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Dehri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Bouchama" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3463-8_11" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najib-essounbouli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2342-0310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152940073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferhat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Aounallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamzaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouchafaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2610396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bendaoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouafia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Boukhancha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Fathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-026-00324-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihcene Benaicha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Nechadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Boutalbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.70037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3575048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benyoucef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benbrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelhamid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30501/jree.2025.449218.1901" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufid Bouhentala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ghanai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Chafaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.9777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dendouga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dendouga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46904/eea.25.73.1.1108005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Hamidouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guesmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2024.100966" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309524X231199435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Saadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Behih" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Bouchama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zehar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46932/sfjdv5n9-014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2024.139435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20537/nd240204" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03660522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Doubabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Salhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093368" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03141275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chennani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatir Khettab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouaheb Boukhalfa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.540508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02076383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hendel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khaber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1598580" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046146" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02279391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02279479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Zerari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemachema" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSCC.2020.106567" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02420746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamzaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0146411619060063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2018.7511255" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02422601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour El Hamdaouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Doubabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2017.0342" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900245v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Bounemeur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.04.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalfa Abdelouaheb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaber Farid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0438-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Nouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostafa Elwarraki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El Beid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.01.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mars" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Grouz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-0796.1000232" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900262v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ameur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakeur Hadjaissa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheknane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1318976" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ameur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjaissa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Cheikh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheknane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3748" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Touijer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kamoun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8653136" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harmas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saoudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2015.11.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G3XQ2K8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadjaissa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Cheikh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8053-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ait Cheikh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018659v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Salhi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1088964" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derghal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Golea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967266" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02388828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abdessemed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rafa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Larabi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barazane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Manceur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2014.02.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02018648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Doubabi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.02.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28M0J8D0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ameur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mokhtari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nollet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abouda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessattar Chaari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Koubaa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naguib Harmas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-013-0722-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02493451v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedelhak Ben Jemaa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.041" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Betta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-013-0729-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2172948" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kolokolov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monovskaya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ustinov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127411030453" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01900265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nechadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2012.01.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH6R1J3H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298779v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harmas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.03.032" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XL4KC0R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298776v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al-Khazraji" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nollet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Zaytoon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.09.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RQNDB3H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298777v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al Khazraji" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2011.039707" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.02.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0CNX6W9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298773v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2009.03.144" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J4NX4CQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907164v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.04.008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1GFKXN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khier Benmahammed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-005-6238-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9602C40F3151DC8AAC350C08F34F305759D824/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298770v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298769v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.12.039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298772v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khaber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720600681104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298767v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2006.011143" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298766v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benmahammed" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2003.818562" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298765v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzaoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zaytoon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095965180421800404" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CD2B6792ABF69AC46B38F167195587381309ED6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618947v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benmiloud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Amuer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Kheireddine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kouzi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPEA68903.2025.11452935" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy An Pham" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEE-AM66675.2025.11473738" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422878v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Nam Kien Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Viet Do" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESA66763.2025.11281317" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820641v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benmiloud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ameur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouzi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576352" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158031v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579993v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579997v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579982v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624059v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955765" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579999v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834765v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093724" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03402775v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589257" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03214569v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Oublaid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOA51614.2021.9442660" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425551v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEET53442.2021.9659736" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549348v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03312767v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638774" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03298762v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.031" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02906908v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulad-Abbou Driss" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01925850v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97816-1_16" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106321v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820554" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424677v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choueikh Safa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Sahli Faouzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2019.8893233" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02070861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerari Nassira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemachema Mohamed" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613330" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424682v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Hung Tran" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/154/1/012016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424678v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Elhajji" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Dehri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Nouri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570548" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424680v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477246" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424679v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477386" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01995860v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97816-1_12" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01925849v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477347" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297237v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297122v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Haraoubia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.789" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297150v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.791" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297185v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.793" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297200v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.792" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297208v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gol&#233;a" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.648" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02424681v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2015.7455067" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224469v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boulet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641048v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autuori" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910172v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khoudiri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahi Djillali" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02491756v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689636" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640408v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ben Jemaa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750951" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910161v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641200v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kacemi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nessouri" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908275v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908293v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909825v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908265v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908273v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908270v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hussain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908267v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908246v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209482v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Dehri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Bouchama" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3463-8_11" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>