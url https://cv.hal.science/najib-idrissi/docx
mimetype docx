--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Najib Idrissi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">najib-idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7288-6726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221341080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">idrissi_n_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a maître de conférences at the math department of Université Paris Cité. I am also a member of the team-project Algebraic Topology & Geometry of the Institut de Mathématiques de Jussieu–Paris Rive Gauche (IMJ-PRG). I am one of the organizers of the Topology Seminar of the IMJ-PRG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main mathematical interests are in the fields of operads, as well as in their applications to algebraic topology and homological algebra. I am especially interested in the study of configuration spaces of manifolds, their links to graph complexes, and the invariants they define. These days, I am also interested in the representation stability phenomenon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homotopy Prefactorization Algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Rabinovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the Mathematical Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (45), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40687-024-00456-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-formality of Voronov's Swiss-Cheese operads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Vasconcellos Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qmath/haad041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Spaces of Manifolds with Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Willwacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asterisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 449, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24033/ast.1222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curved Koszul duality of algebras over unital versions of binary operads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Pure Appl. Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227 (3), pp.107208. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpaa.2022.107208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formality of a higher-codimensional Swiss-Cheese operad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebraic and Geometric Topology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21136/HS.2021.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878406v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boardman-Vogt resolutions and bar/cobar constructions of (co)operadic (co)bimodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.310-383. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21136/HS.2021.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lambrechts–Stanley Model of Configuration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventiones Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (1), pp.1-68. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00222-018-0842-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438861v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss-Cheese operad and Drinfeld center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 221 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11856-017-1579-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérades et structures commutatives à homotopie près</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Graduate Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Homotopy of Configuration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2303, 2022, Lecture Notes in Mathematics, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04428-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plethysm for characters of relative operads and PROPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Lindell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for framed configuration spaces of points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Willwacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Spaces of Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Willwacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalité opéradique et homotopie des espaces de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Topologie algébrique [math.AT]. Université Lille 1, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LIL10078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01731389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Configuration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algebraic Topology [math.AT]. Université Paris Cité, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05082275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Najib Idrissi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">najib-idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7288-6726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221341080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">idrissi_n_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a maître de conférences at the math department of Université Paris Cité. I am also a member of the team-project Algebraic Topology & Geometry of the Institut de Mathématiques de Jussieu–Paris Rive Gauche (IMJ-PRG). I am one of the organizers of the Topology Seminar of the IMJ-PRG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main mathematical interests are in the fields of operads, as well as in their applications to algebraic topology and homological algebra. I am especially interested in the study of configuration spaces of manifolds, their links to graph complexes, and the invariants they define. These days, I am also interested in the representation stability phenomenon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Spaces of Manifolds with Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Willwacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asterisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 449, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24033/ast.1222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homotopy Prefactorization Algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Rabinovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the Mathematical Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (45), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40687-024-00456-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-formality of Voronov's Swiss-Cheese operads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Vasconcellos Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qmath/haad041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curved Koszul duality of algebras over unital versions of binary operads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Pure Appl. Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227 (3), pp.107208. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpaa.2022.107208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formality of a higher-codimensional Swiss-Cheese operad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebraic and Geometric Topology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21136/HS.2021.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878406v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boardman-Vogt resolutions and bar/cobar constructions of (co)operadic (co)bimodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.310-383. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21136/HS.2021.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lambrechts–Stanley Model of Configuration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventiones Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (1), pp.1-68. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00222-018-0842-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438861v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss-Cheese operad and Drinfeld center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 221 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11856-017-1579-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérades et structures commutatives à homotopie près</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Graduate Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Homotopy of Configuration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2303, 2022, Lecture Notes in Mathematics, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04428-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plethysm for characters of relative operads and PROPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Lindell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for framed configuration spaces of points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Willwacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Spaces of Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Willwacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalité opéradique et homotopie des espaces de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Topologie algébrique [math.AT]. Université Lille 1, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LIL10078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01731389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Configuration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algebraic Topology [math.AT]. Université Paris Cité, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05082275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BE934B9"/>
+    <w:nsid w:val="91732DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najib-idrissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7288-6726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221341080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/idrissi_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Idrissi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Rabinovich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40687-024-00456-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053257v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Vasconcellos Vieira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haad041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lambrechts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Willwacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786218v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2022.107208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878406v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/HS.2021.09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducoulombier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438861v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0842-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1579-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04428-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lindell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01731389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LIL10078" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05082275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najib-idrissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7288-6726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221341080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/idrissi_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Campos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Idrissi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lambrechts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Willwacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Rabinovich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40687-024-00456-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053257v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Vasconcellos Vieira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haad041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786218v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2022.107208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878406v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/HS.2021.09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducoulombier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438861v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0842-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1579-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04428-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lindell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01731389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LIL10078" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05082275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>