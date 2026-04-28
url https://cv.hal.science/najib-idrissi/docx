--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91732DA9"/>
+    <w:nsid w:val="C46622FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>