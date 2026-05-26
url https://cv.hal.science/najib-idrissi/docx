--- v2 (2026-04-28)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Najib Idrissi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">najib-idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7288-6726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221341080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">idrissi_n_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a maître de conférences at the math department of Université Paris Cité. I am also a member of the team-project Algebraic Topology & Geometry of the Institut de Mathématiques de Jussieu–Paris Rive Gauche (IMJ-PRG). I am one of the organizers of the Topology Seminar of the IMJ-PRG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main mathematical interests are in the fields of operads, as well as in their applications to algebraic topology and homological algebra. I am especially interested in the study of configuration spaces of manifolds, their links to graph complexes, and the invariants they define. These days, I am also interested in the representation stability phenomenon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Spaces of Manifolds with Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Willwacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asterisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 449, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24033/ast.1222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homotopy Prefactorization Algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Rabinovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the Mathematical Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (45), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40687-024-00456-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-formality of Voronov's Swiss-Cheese operads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Vasconcellos Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qmath/haad041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curved Koszul duality of algebras over unital versions of binary operads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Pure Appl. Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227 (3), pp.107208. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpaa.2022.107208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formality of a higher-codimensional Swiss-Cheese operad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebraic and Geometric Topology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21136/HS.2021.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878406v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boardman-Vogt resolutions and bar/cobar constructions of (co)operadic (co)bimodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.310-383. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21136/HS.2021.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lambrechts–Stanley Model of Configuration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventiones Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (1), pp.1-68. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00222-018-0842-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438861v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss-Cheese operad and Drinfeld center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 221 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11856-017-1579-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérades et structures commutatives à homotopie près</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Graduate Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Homotopy of Configuration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2303, 2022, Lecture Notes in Mathematics, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04428-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plethysm for characters of relative operads and PROPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Lindell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for framed configuration spaces of points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Willwacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Spaces of Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Willwacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalité opéradique et homotopie des espaces de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Topologie algébrique [math.AT]. Université Lille 1, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LIL10078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01731389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Configuration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algebraic Topology [math.AT]. Université Paris Cité, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05082275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Najib Idrissi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">najib-idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7288-6726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221341080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">idrissi_n_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Gwf_TxEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a maître de conférences at the math department of Université Paris Cité. I am also a member of the team-project Algebraic Topology & Geometry of the Institut de Mathématiques de Jussieu–Paris Rive Gauche (IMJ-PRG). I am one of the organizers of the Topology Seminar of the IMJ-PRG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main mathematical interests are in the fields of operads, as well as in their applications to algebraic topology and homological algebra. I am especially interested in the study of configuration spaces of manifolds, their links to graph complexes, and the invariants they define. These days, I am also interested in the representation stability phenomenon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homotopy Prefactorization Algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Rabinovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the Mathematical Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (45), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40687-024-00456-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-formality of Voronov's Swiss-Cheese operads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Vasconcellos Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qmath/haad041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Spaces of Manifolds with Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Willwacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asterisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 449, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24033/ast.1222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curved Koszul duality of algebras over unital versions of binary operads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Pure Appl. Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227 (3), pp.107208. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpaa.2022.107208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formality of a higher-codimensional Swiss-Cheese operad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebraic and Geometric Topology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21136/HS.2021.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878406v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boardman-Vogt resolutions and bar/cobar constructions of (co)operadic (co)bimodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.310-383. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21136/HS.2021.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lambrechts–Stanley Model of Configuration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventiones Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (1), pp.1-68. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00222-018-0842-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438861v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss-Cheese operad and Drinfeld center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 221 (2), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11856-017-1579-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérades et structures commutatives à homotopie près</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Graduate Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Homotopy of Configuration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2303, 2022, Lecture Notes in Mathematics, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04428-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plethysm for characters of relative operads and PROPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Lindell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for framed configuration spaces of points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Willwacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Spaces of Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Willwacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalité opéradique et homotopie des espaces de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Topologie algébrique [math.AT]. Université Lille 1, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LIL10078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01731389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Configuration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algebraic Topology [math.AT]. Université Paris Cité, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05082275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C46622FE"/>
+    <w:nsid w:val="C4620F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najib-idrissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7288-6726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221341080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/idrissi_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Campos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Idrissi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lambrechts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Willwacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Rabinovich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40687-024-00456-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053257v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Vasconcellos Vieira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haad041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786218v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2022.107208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878406v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/HS.2021.09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducoulombier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438861v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0842-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1579-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04428-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lindell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01731389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LIL10078" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05082275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najib-idrissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7288-6726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221341080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/idrissi_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Gwf_TxEAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Idrissi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Rabinovich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40687-024-00456-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053257v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Vasconcellos Vieira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haad041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Campos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lambrechts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Willwacher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1222" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786218v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2022.107208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878406v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/HS.2021.09" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducoulombier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438861v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0842-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-017-1579-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04428-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lindell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01731389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LIL10078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05082275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>