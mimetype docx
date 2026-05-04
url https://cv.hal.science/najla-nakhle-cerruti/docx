--- v0 (2026-03-30)
+++ v1 (2026-05-04)
@@ -212,1414 +212,1414 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les gens de Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ghanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 255 (1), pp.4-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/thepu.255.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire archive au Proche-Orient hier et aujourd’hui. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falestin Naïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, LXX, pp.9-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15c1t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15c1t⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05510215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au pouvoir établi. Entretien avec Roger Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 255 (1), pp.4-16. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 251</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DONIZEAU Pauline, La scène égyptienne en révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (1/2024), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11pua⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit criminel arabe/Arabic Crime Fiction, written by Katia Ghosn et Benoît Tadié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (6), pp.709-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15700585-12341661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04383171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Palestine aux scènes internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 251</w:t>
+              <w:t xml:space="preserve">, 2022, Théâtre, carnaval, manifestation, 244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LAGRANGE Frédéric et SAVINA Claire (dir.), Les mots du désir. La langue de l’érotisme arabe et sa traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 155 (1/2024), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestinian Theatre in the West Bank: Our Human Faces. By Gabriel Varghese. Cham: Palgrave Macmillan, 2020. Pp. xi + 166. €72.79 Hb; €58.84 Pb.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theatre Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.97-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0307883320000656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel(s) printemps pour la scène palestinienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03515405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter le territoire sur la scène, dépasser les frontières par la scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (1-2020), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.12910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diriger un Théâtre National sans État. Entretien avec Amer Khalil, directeur du Théâtre National Palestinien/El-Hakawati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du Fonds François Abou Salem à la connaissance des débuts de la pratique théâtrale palestinienne dans les années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 70 (6), pp.709-712. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15700585-12341661⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 67 (5-6), pp.611-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15700585-12341560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites à la création palestinienne en Israël : l’affaire du &amp;quot;Temps parallèle&amp;quot; de Bashar Murkus (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies multiples de 'Taha'. Entretien avec Amer Hlehel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Théâtre, carnaval, manifestation, 244</w:t>
+              <w:t xml:space="preserve">, 2019, "Scènes politiques contemporaines au Proche et Moyen-Orient", 233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...530 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la scène palestinienne, la révolte des absents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Scènes politiques contemporaines au Proche et Moyen-Orient, 233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Kadour : écrire le théâtre. La part du texte, de la formation à la scène. Entretien avec Wael Kadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, "Scènes politiques contemporaines au Proche et au Moyen-Orient", 233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mémoire et conflit dans 'Le Dernier jour du printemps' (آخر يوم في الربيع&amp;quot; 2018&amp;quot;) de Fidaa Zidan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards. Revue des Arts du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artiste égyptien ‘condamné au désir’. Entretien avec Hassan El Geretly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, "Scènes politiques contemporaines au Proche et Moyen-Orient", 233</w:t>
+              <w:t xml:space="preserve">, 2019, 233, pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De &amp;quot;Bi-Tvah Yerika&amp;quot; à &amp;quot;Rukab&amp;quot; : La traduction comme élément du processus de création théâtrale chez Taher Najib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1679,195 +1679,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Héritages, mémoires et transmissions dans 'Augures' de Chrystèle Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires et discours contemporains d'écrivaines dans et sur le monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Al Al-Bayt, Mar 2024, Mafraq, Jordan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le dyptique de Bashar Murkus au Festival d'Avignon ('Le Musée', 2021 et 'Milk', 2022) pour représenter la Palestine sur les scènes internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Palestine et le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CCMO, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubu Roi d’Alfred Jarry par François Abou Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil et traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREMAM; Aix-Marseille Université, Mar 2023, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1892,51 +1892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le théâtre pour retrouver son histoire personnelle et écrire l’histoire collective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Écrire, traduire et mettre en scène l'histoire du conflit israélo-palestinien"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sadia Agsous; Valérie Pouzol, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1961,51 +1961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 'Qui a tué Asmahan ?' d’Amir Nizar Zuabi : un récit policier sur scène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le récit policier arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Katia Ghosn; Sobhi Boustani, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2030,51 +2030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole solitaire dans la dramaturgie palestinienne contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abbaye de Royaumont, Sep 2016, Royaumont, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2108,51 +2108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashar Murkus et la frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Embodied Border: Words for Political Fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ColuGlolenters, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2171,402 +2171,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Representations of Identity in the Palestinians’ Theatre in the Lebanese Refugee Camps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"The Palestinian Diaspora"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bethléem, Palestinian Territories</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire du théâtre palestinien : dépasser les frontières sur scène et par la scène »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Limites, frontières et territoires en Europe, en Méditerranée et au Moyen-Orient : entre réel et imaginaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zaïneb Ben Lagha; Michèle Tauber, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quel(s) printemps pour la scène palestinienne ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Théâtre, Démocraties et Autocraties"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lena Saadé, Mar 2017, Kaslik, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Procédés littéraires, poétiques et scéniques dans l’écriture dramaturgique d’Amer Hlehel : les multiples voix de l’exil d’un poète sur scène dans 'Taha' »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Langues et cultures d'exil"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michèle Tauber; Jean-Philippe Bareil, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Vers un nouveau théâtre politique en Palestine : raconter le territoire sur la scène, dépasser le territoire par la scène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'écriture comme acte de résistance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xavier Luffin; Kadhim Jihad Hassan, Oct 2017, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...274 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 'Nuṣṣ kīs rṣāṣ' ('Un demi-sac de plomb') : la mobilisation d’un patrimoine littéraire sur la scène pour une ode à Jérusalem »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Traditions poétiques, narratives et sapientiales arabes : De l’usage du dialecte et d’autres formes dites 'populaires'"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sobhi Boustani; Mourad Yelles, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2591,51 +2591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les multiples voix du théâtre en dialecte de Raymond Ǧbāra »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La littérature arabe dialectale : redécouvrir un patrimoine vivant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sobhi Boustani; Marie-Aimée Germanos, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2660,51 +2660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’espace et le lieu dans Le temps parallèle : mettre en scène l’enfermement et l’Occupation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Le théâtre palestinien contemporain : textes, jeux et enjeux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Najla Nakhlé-Cerruti; Hala Rashed, Feb 2016, Bethléem, Territoires palestiniens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2729,51 +2729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 'Ṭāha', un poète sur scène : nouveaux procédés dans l’écriture dramaturgique chez Amer Hlehel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre, politique et modernité dans le monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sobhi Boustani, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2798,51 +2798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De 'Bi-Tvah Yerika' à 'Rukab' ('À portée de crachat') : la traduction comme élément du processus de création théâtrale chez Taher Najib »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Le théâtre oriental contemporain traduit en langues étrangères"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nahoum Abirached; Laurence Denooz, Nov 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2867,51 +2867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des 'Mono-logues de Gaza' au Théâtre de l’Opprimé : la création palestinienne au Théâtre Ashtar de Ramallah sur la scène internationale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Vivre, consommer, agir dans une Palestine glocale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Proche-Orient; Institut Français de Jérusalem, Sep 2014, Naplouse, Territoires palestiniens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2936,51 +2936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La figure de l’Israélien dans 'Al‐zaman al‐muwāzī' ('Le temps parallèle') : le geôlier, l’Autre, la métaphore »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les identités au Proche-Orient : appartenances, revendications et expériences au quotidien"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Proche-Orient; Institut Français de Jordanie, Oct 2014, Amman, Jordanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3037,51 +3037,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre palestinien et François Abou Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes-Sud, 2025, 978-2-330-20752-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3099,51 +3099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Palestine sur scène. Une expérience théâtrale palestinienne (2006-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -3174,51 +3174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'individu au centre de la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, 978-2-35159-765-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3268,51 +3268,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Abou Salem. Pour le théâtre en Palestine, pour la Palestine par le théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Palestine en 50 portraits. De la Préhistoire à nos jours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve, 2023, 978-2-36013-674-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3337,51 +3337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Monologues de Gaza&amp;quot;. Une démarche à dimension collective et thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la Palestine en réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9791097093105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3406,51 +3406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un demi-sac de plomb&amp;quot; (&amp;quot;Nuṣṣ kīs rṣāṣ&amp;quot;) : la mobilisation d’un patrimoine culturel et littéraire populaire sur la scène pour une ode à Jérusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sobhi Boustani, Karam Rizk et Joseph Chraim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditions poétiques et narratives arabes : littératures dialectales et populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Kaslik, 2019, 978-614-473-153-6</w:t>
@@ -3479,51 +3479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of Identity in the Palestinians's Theatre in the Lebanese Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mitri Raheb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diaspora and Identity. The case of Palestine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diyar Publisher, 2017, 978-1974693252</w:t>
@@ -3552,51 +3552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du théâtre politique au théâtre philosophique : les multiples voix du théâtre de Raymond Ǧbāra, ou l’affirmation du genre en dialecte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sobhi Boustani; Marie-Aimée Germanos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature arabe dialectale : redécouvrir un patrimoine vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, 2016, 9782811116453</w:t>
@@ -3657,51 +3657,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour le théâtre dans le monde arabe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3719,51 +3719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part des archives dans 'About François' (Lydia Ziemke, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3781,51 +3781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre palestinien contemporain : entre scène et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3933,51 +3933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAEE488C"/>
+    <w:nsid w:val="1AFDFFD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4164,51 +4164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najla-nakhle-cerruti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5436-0242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227492579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05510215v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falestin Na&#239;li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Nakhl&#233;-Cerruti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c1t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ghanam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.255.0004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341661" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0307883320000656" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.12910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341560" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Donizeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4775-4.p.0169" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pvwv" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7456/la-palestine-sur-scene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najla-nakhle-cerruti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5436-0242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227492579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326402v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ghanam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Nakhl&#233;-Cerruti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.255.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05510215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falestin Na&#239;li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c1t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341661" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0307883320000656" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.12910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341560" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557325v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Donizeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4775-4.p.0169" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pvwv" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7456/la-palestine-sur-scene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>