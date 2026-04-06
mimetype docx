--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -193,291 +193,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Reliability of the Modified Areal Weighted by Control Zones Method to Spatially Downscale Individual Social Data</w:t>
+                <w:t xml:space="preserve">Représenter les données climatiques urbaines : sémiologie et géovisualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilda Jean Baptiste</w:t>
+                <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Girres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jegou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48088/ejg.n.tou.16.2.268.285⟩</w:t>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.89-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184011v1</w:t>
+                <w:t xml:space="preserve">hal-05269336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les données climatiques urbaines : sémiologie et géovisualisation</w:t>
+                <w:t xml:space="preserve">Statistical Reliability of the Modified Areal Weighted by Control Zones Method to Spatially Downscale Individual Social Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Girres</w:t>
+                <w:t xml:space="preserve">Wilda Jean Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jegou</w:t>
+                <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.89-126. </w:t>
+              <w:t xml:space="preserve">European Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.268-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48088/ejg.n.tou.16.2.268.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269336v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the urban climate to address summer comfort management in French urban planning documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -593,51 +593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melis Suher-Carthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lagelouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schoetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -695,308 +695,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals for the use of graphical models in urban climatic maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jégou</w:t>
+                <w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Munck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Cartographie, Imagerie, SIG, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39354⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772804v1</w:t>
+                <w:t xml:space="preserve">hal-04074391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Proposals for the use of graphical models in urban climatic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, Cartographie, Imagerie, SIG, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074391v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et socialiser la connaissance : la visualisation des données au CIEU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1082,51 +1082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1279,226 +1279,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des Journées d’étude des 11 et 12 avril 2013 « De la matière métallique à l’objet : Production, typochronologie et commerce (IXe – XVIIe s.)</w:t>
+                <w:t xml:space="preserve">Préhistoire et système d’information géographique : processus appliqué à une occupation épipaléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (1), pp.47 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2013.14228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01385568v1</w:t>
+                <w:t xml:space="preserve">hal-01708385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire et système d’information géographique : processus appliqué à une occupation épipaléolithique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jallet</w:t>
+                <w:t xml:space="preserve">Compte-rendu des Journées d’étude des 11 et 12 avril 2013 « De la matière métallique à l’objet : Production, typochronologie et commerce (IXe – XVIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.46-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708385v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïa Manent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,51 +1784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage et croisement de données sociales et climatiques pour l'urbanisme opérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2436,164 +2436,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02122723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villages près du Tapanahoni</w:t>
+                <w:t xml:space="preserve">Configurations métropolitaines- Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02122631v1</w:t>
+                <w:t xml:space="preserve">medihal-02122701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurations métropolitaines- Toulouse</w:t>
+                <w:t xml:space="preserve">Villages près du Tapanahoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02122701v1</w:t>
+                <w:t xml:space="preserve">medihal-02122631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pole secondaire-Toulouse</w:t>
               </w:r>
@@ -2881,51 +2881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC03E571"/>
+    <w:nsid w:val="8E1F7F74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3112,51 +3112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najla-touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6666-0026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilda Jean Baptiste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.n.tou.16.2.268.285" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Suher-Carthy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagelouze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100692" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Manent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8120810" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najla-touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6666-0026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilda Jean Baptiste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.n.tou.16.2.268.285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Suher-Carthy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagelouze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39354" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100692" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Manent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8120810" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>