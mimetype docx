--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -695,265 +695,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohra Mhedhbi</w:t>
+                <w:t xml:space="preserve">Proposals for the use of graphical models in urban climatic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Cartographie, Imagerie, SIG, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074391v1</w:t>
+                <w:t xml:space="preserve">hal-03772804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals for the use of graphical models in urban climatic maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jégou</w:t>
+                <w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Munck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Cartographie, Imagerie, SIG, </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772804v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et socialiser la connaissance : la visualisation des données au CIEU</w:t>
               </w:r>
@@ -1279,226 +1279,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire et système d’information géographique : processus appliqué à une occupation épipaléolithique</w:t>
+                <w:t xml:space="preserve">Compte-rendu des Journées d’étude des 11 et 12 avril 2013 « De la matière métallique à l’objet : Production, typochronologie et commerce (IXe – XVIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jallet</w:t>
+                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.46-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708385v1</w:t>
+                <w:t xml:space="preserve">halshs-01385568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des Journées d’étude des 11 et 12 avril 2013 « De la matière métallique à l’objet : Production, typochronologie et commerce (IXe – XVIIe s.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
+                <w:t xml:space="preserve">Préhistoire et système d’information géographique : processus appliqué à une occupation épipaléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (1), pp.47 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2013.14228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01385568v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1579,226 +1579,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques de représentation cartographique pour la production des cartes climatiques de l'environnement urbain à visée opérationnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïa Manent</w:t>
+                <w:t xml:space="preserve">De la carte climatique au chorotype climatique : propositions de modèles graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international du Collège international des sciences territoriales : Apprendre des territoires / Enseigner les territoires (CIST 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(Carto)graphies et (Géo)visualisations de données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Action de recherche n°9 du GdR MAGIS, Jul 2023, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8120810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426384v1</w:t>
+                <w:t xml:space="preserve">hal-04154172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la carte climatique au chorotype climatique : propositions de modèles graphiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problématiques de représentation cartographique pour la production des cartes climatiques de l'environnement urbain à visée opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïa Manent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Carto)graphies et (Géo)visualisations de données</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème Colloque international du Collège international des sciences territoriales : Apprendre des territoires / Enseigner les territoires (CIST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, France. pp.380-384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154172v1</w:t>
+                <w:t xml:space="preserve">hal-04426384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage et croisement de données sociales et climatiques pour l'urbanisme opérationnel</w:t>
               </w:r>
@@ -2069,225 +2069,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chorématique appliquée au commerce</w:t>
+                <w:t xml:space="preserve">Les guides du langage cartographique et de la visualisation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.214-216, 2024, PUR-Atlas</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.168-169, 2024, PUR-Atlas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637652v1</w:t>
+                <w:t xml:space="preserve">hal-04637659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les guides du langage cartographique et de la visualisation des données</w:t>
+                <w:t xml:space="preserve">La chorématique appliquée au commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.168-169, 2024, PUR-Atlas</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.214-216, 2024, PUR-Atlas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637659v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Carte (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2635,177 +2635,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02122720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guyane_ethnies_commerces</w:t>
+                <w:t xml:space="preserve">Voyages de l'explorateur Jules Crevaux à l'intérieur de la Guyane à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02122648v1</w:t>
+                <w:t xml:space="preserve">medihal-02122614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyages de l'explorateur Jules Crevaux à l'intérieur de la Guyane à la fin du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Guyane_ethnies_commerces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02122614v1</w:t>
+                <w:t xml:space="preserve">medihal-02122648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2881,51 +2881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E1F7F74"/>
+    <w:nsid w:val="9442CC52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3112,51 +3112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najla-touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6666-0026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilda Jean Baptiste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.n.tou.16.2.268.285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Suher-Carthy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagelouze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39354" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100692" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Manent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8120810" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najla-touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6666-0026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilda Jean Baptiste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.n.tou.16.2.268.285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Suher-Carthy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagelouze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100692" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8120810" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Manent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>