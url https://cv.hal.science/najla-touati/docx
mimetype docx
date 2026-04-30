--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -193,810 +193,810 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les données climatiques urbaines : sémiologie et géovisualisation</w:t>
+                <w:t xml:space="preserve">Statistical Reliability of the Modified Areal Weighted by Control Zones Method to Spatially Downscale Individual Social Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Gautier</w:t>
+                <w:t xml:space="preserve">Wilda Jean Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Christophe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jegou</w:t>
+                <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1318⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.268-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48088/ejg.n.tou.16.2.268.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269336v1</w:t>
+                <w:t xml:space="preserve">hal-05184011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Reliability of the Modified Areal Weighted by Control Zones Method to Spatially Downscale Individual Social Data</w:t>
+                <w:t xml:space="preserve">Représenter les données climatiques urbaines : sémiologie et géovisualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilda Jean Baptiste</w:t>
+                <w:t xml:space="preserve">Jean-François Girres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+                <w:t xml:space="preserve">Laurent Jegou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (2), pp.268-285. </w:t>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.89-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48088/ejg.n.tou.16.2.268.285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184011v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the urban climate to address summer comfort management in French urban planning documents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Urban heat island intensity maps and local weather types description for a 45 French urban agglomerations dataset obtained from atmospheric numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melis Suher-Carthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lagelouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schoetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Cartographie, Imagerie, SIG, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.109437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.40319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292121v1</w:t>
+                <w:t xml:space="preserve">hal-04292167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban heat island intensity maps and local weather types description for a 45 French urban agglomerations dataset obtained from atmospheric numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the urban climate to address summer comfort management in French urban planning documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melis Suher-Carthy</w:t>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lagelouze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Schoetter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Najla Touati</w:t>
+                <w:t xml:space="preserve">Geneviève Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, pp.109437. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Cartographie, Imagerie, SIG, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.40319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292167v1</w:t>
+                <w:t xml:space="preserve">hal-04292121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals for the use of graphical models in urban climatic maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jégou</w:t>
+                <w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Munck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Cartographie, Imagerie, SIG, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39354⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772804v1</w:t>
+                <w:t xml:space="preserve">hal-04074391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool adjustments to support climate adaptation in urban planning for southern cities: The case of Greater Tunis, Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Proposals for the use of graphical models in urban climatic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, Cartographie, Imagerie, SIG, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074391v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et socialiser la connaissance : la visualisation des données au CIEU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1082,51 +1082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1279,226 +1279,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des Journées d’étude des 11 et 12 avril 2013 « De la matière métallique à l’objet : Production, typochronologie et commerce (IXe – XVIIe s.)</w:t>
+                <w:t xml:space="preserve">Préhistoire et système d’information géographique : processus appliqué à une occupation épipaléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (1), pp.47 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2013.14228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01385568v1</w:t>
+                <w:t xml:space="preserve">hal-01708385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire et système d’information géographique : processus appliqué à une occupation épipaléolithique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jallet</w:t>
+                <w:t xml:space="preserve">Compte-rendu des Journées d’étude des 11 et 12 avril 2013 « De la matière métallique à l’objet : Production, typochronologie et commerce (IXe – XVIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.46-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708385v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1579,256 +1579,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la carte climatique au chorotype climatique : propositions de modèles graphiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problématiques de représentation cartographique pour la production des cartes climatiques de l'environnement urbain à visée opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïa Manent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Carto)graphies et (Géo)visualisations de données</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème Colloque international du Collège international des sciences territoriales : Apprendre des territoires / Enseigner les territoires (CIST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, France. pp.380-384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154172v1</w:t>
+                <w:t xml:space="preserve">hal-04426384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques de représentation cartographique pour la production des cartes climatiques de l'environnement urbain à visée opérationnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">De la carte climatique au chorotype climatique : propositions de modèles graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international du Collège international des sciences territoriales : Apprendre des territoires / Enseigner les territoires (CIST 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(Carto)graphies et (Géo)visualisations de données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Action de recherche n°9 du GdR MAGIS, Jul 2023, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8120810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426384v1</w:t>
+                <w:t xml:space="preserve">hal-04154172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage et croisement de données sociales et climatiques pour l'urbanisme opérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2101,51 +2101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2299,164 +2299,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyages de l'explorateur Henri Coudreau à l'intérieur de la Guyane à la fin du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Formes urbaine - Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02122602v1</w:t>
+                <w:t xml:space="preserve">medihal-02122723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes urbaine - Toulouse</w:t>
+                <w:t xml:space="preserve">Voyages de l'explorateur Henri Coudreau à l'intérieur de la Guyane à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02122723v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02122602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations métropolitaines- Toulouse</w:t>
               </w:r>
@@ -2517,51 +2517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villages près du Tapanahoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2654,51 +2654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyages de l'explorateur Jules Crevaux à l'intérieur de la Guyane à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2729,51 +2729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guyane_ethnies_commerces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2881,51 +2881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9442CC52"/>
+    <w:nsid w:val="9C67A6E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3112,51 +3112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najla-touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6666-0026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilda Jean Baptiste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.n.tou.16.2.268.285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Suher-Carthy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagelouze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100692" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8120810" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Manent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najla-touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6666-0026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilda Jean Baptiste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.n.tou.16.2.268.285" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Suher-Carthy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagelouze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39354" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100692" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Manent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8120810" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>