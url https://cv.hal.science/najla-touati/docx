--- v3 (2026-04-30)
+++ v4 (2026-05-22)
@@ -1279,226 +1279,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire et système d’information géographique : processus appliqué à une occupation épipaléolithique</w:t>
+                <w:t xml:space="preserve">Compte-rendu des Journées d’étude des 11 et 12 avril 2013 « De la matière métallique à l’objet : Production, typochronologie et commerce (IXe – XVIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jallet</w:t>
+                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.46-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708385v1</w:t>
+                <w:t xml:space="preserve">halshs-01385568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des Journées d’étude des 11 et 12 avril 2013 « De la matière métallique à l’objet : Production, typochronologie et commerce (IXe – XVIIe s.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
+                <w:t xml:space="preserve">Préhistoire et système d’information géographique : processus appliqué à une occupation épipaléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (1), pp.47 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2013.14228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01385568v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2436,164 +2436,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02122602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurations métropolitaines- Toulouse</w:t>
+                <w:t xml:space="preserve">Villages près du Tapanahoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02122701v1</w:t>
+                <w:t xml:space="preserve">medihal-02122631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villages près du Tapanahoni</w:t>
+                <w:t xml:space="preserve">Configurations métropolitaines- Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02122631v1</w:t>
+                <w:t xml:space="preserve">medihal-02122701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pole secondaire-Toulouse</w:t>
               </w:r>
@@ -2881,51 +2881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C67A6E9"/>
+    <w:nsid w:val="986DBDC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3112,51 +3112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najla-touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6666-0026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilda Jean Baptiste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.n.tou.16.2.268.285" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Suher-Carthy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagelouze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39354" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100692" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Manent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8120810" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/najla-touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6666-0026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilda Jean Baptiste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.n.tou.16.2.268.285" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Suher-Carthy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lagelouze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mhedhbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39297" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39354" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100692" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Manent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8120810" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02122648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>