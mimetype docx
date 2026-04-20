--- v0 (2026-03-15)
+++ v1 (2026-04-20)
@@ -878,291 +878,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2CM: A holonic architecture for flexible hybrid control systems</w:t>
+                <w:t xml:space="preserve">Evaluation de l'application du paradigme holonique à un système de réservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Indriago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naly Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (3), pp.325 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/JESA.49.325-347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277310v1</w:t>
+                <w:t xml:space="preserve">hal-01628880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'application du paradigme holonique à un système de réservoirs</w:t>
+                <w:t xml:space="preserve">H2CM: A holonic architecture for flexible hybrid control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Indriago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naly Rakoto</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Chacòn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (3), pp.325 - 347. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (Avril 2016), pp.15-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/JESA.49.325-347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628880v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial approach for optimal control of switched nonlinear systems</w:t>
               </w:r>
@@ -2567,338 +2567,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionary Game Theory Approach to Modeling VMI Policies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cesar Garcia-Diaz</w:t>
+                <w:t xml:space="preserve">APPLICATION DU PARADIGME HOLONIQUE A UN SYSTEME DE RESERVOIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Indriago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Chacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress The International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308840v1</w:t>
+                <w:t xml:space="preserve">hal-01166615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Building Temperature Control with Power Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicanor Quijano</w:t>
+                <w:t xml:space="preserve">An Evolutionary Game Theory Approach to Modeling VMI Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 EUROPEAN CONTROL CONFERENCE (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Strasbourg, France. pp.2857-2862</w:t>
+              <w:t xml:space="preserve">19th World Congress The International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206884v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPLICATION DU PARADIGME HOLONIQUE A UN SYSTEME DE RESERVOIRS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cardin</w:t>
+                <w:t xml:space="preserve">Distributed Building Temperature Control with Power Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicanor Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edgar Chacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">2014 EUROPEAN CONTROL CONFERENCE (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France. pp.2857-2862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166615v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3276,51 +3276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08E8B132"/>
+    <w:nsid w:val="B61D55EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3507,51 +3507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naly-rakoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5798-0359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030692725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01761771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto-Ravalontsalama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Toro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Tellez-Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mojica-Nava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108636" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-019-0801-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chac&#242;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Quijano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.2964" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJZDSH3S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsi Widiawati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha M. Sopha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM58616.2023.10406907" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012936500003822" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffa R. Kaiyandra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farizal F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffa Reza Kaiyandra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.395" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516229v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAC51819.2021.9633267" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina L Hafilah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Cakravastia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younsse Lafdail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lavender Hafilah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Cakravastia Radja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Garcia-Diaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Obando" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naly-rakoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5798-0359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030692725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01761771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto-Ravalontsalama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Toro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Tellez-Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mojica-Nava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108636" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-019-0801-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chac&#242;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Quijano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.2964" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJZDSH3S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsi Widiawati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha M. Sopha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM58616.2023.10406907" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012936500003822" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffa R. Kaiyandra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farizal F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffa Reza Kaiyandra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.395" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516229v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAC51819.2021.9633267" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina L Hafilah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Cakravastia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younsse Lafdail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lavender Hafilah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Cakravastia Radja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Torres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Garcia-Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206884v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Obando" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>