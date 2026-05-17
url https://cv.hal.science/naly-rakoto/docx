--- v1 (2026-04-20)
+++ v2 (2026-05-17)
@@ -1,3221 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3169 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Naly Rakoto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">naly-rakoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5798-0359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030692725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=796c3JkAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naly Rakoto received his PhD in Automatic Control in 1993 from LAAS- CNRS and University of Toulouse, France. In 1994, he has been Teaching Assistant (ATER) at University of Toulouse. He has been with Ecole des Mines de Nantes, France, since 1995. He has been a visiting researcher at McGill University, Montreal, Canada (2004) and at University of Michigan, Ann Arbor, USA (2013). He received the HDR (Habilitation) Thesis in Automatic Control in 2017, from University of Nantes, France.Dr. Naly Rakoto is now Associate Professor at IMT Atlantique, Nantes France. His research includes switched and hybrid systems, control of smart grids, supervisory control of discrete-event systems, simulation and optimization of green supply chain systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Hybrid Systems and Discrete-Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. IMT Atlantique, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01761771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity potentials, influential factors, modeling approach and policy interventions of circular supply chain for electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsi Widiawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertha Maya Sopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Tjahjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.101013. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clet.2025.101013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven distributed voltage control for microgrids: A Koopman-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Tellez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mojica-Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145, pp.108636. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2022.108636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex Centrality Measurements Applied to Islanded Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mojica-Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.449-458. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-019-0801-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of DC Microgrids With Switched Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mojica-Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (14), pp.221-226. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex Networks Centrality Measurements for Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mojica-Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.24-29. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic control of a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.19 - 29. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X16643568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'application du paradigme holonique à un système de réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (3), pp.325 - 347. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.49.325-347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2CM: A holonic architecture for flexible hybrid control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacòn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (Avril 2016), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial approach for optimal control of switched nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mojica-Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicanor Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (12), pp.1797-1808. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.2964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Behavioral Interventions toward Electronic Waste Recycling using Comprehensive Action Determination Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annissa Novelinda Putriyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertha Maya Sopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arif Wibisono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Melbourne, Australia. pp.0242-0246, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM63636.2025.11357811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Adoption Modeling in France: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsi Widiawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertha M. Sopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2023: IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Singapore (SG), Singapore. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM58616.2023.10406907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Solving Controlled-Invariance Problems in Dioids Using the PyMinMaxGD Python Scripts Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.555-566, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012936500003822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colored Petri Nets for Modeling and Simulation of a Green Supply Chain System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daffa R. Kaiyandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farizal F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODES 2024: 17th IFAC Workshop on discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Apr 2024, Rio de Janeiro (BR), Brazil. pp.306-311, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Circular Economy Opportunities in the Electric Motorcycle Conversion Sector: Insights from Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsi Widiawati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertha Maya Sopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Tjahjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahyudi Sutopo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. pp.599-603, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM62345.2024.10857155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Nets Application for Supply Chain Management: A Review of Recent Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daffa Reza Kaiyandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farizal F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2023: 9th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.1391-1396, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Koopman-Based Control of Improved Swing Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Tellez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mojica-Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECSYS 2022: 9th IFAC Conference on Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Zürich, Switzerland. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Data-Driven Control of Transportation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mojica-Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022: IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.239-244, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Voltage Secondary Control for Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Tellez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mojica-Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCAC 2021: IEEE 5th Colombian Conference on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Ibague, Colombia. pp.180-185, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCAC51819.2021.9633267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Air France Baggage-Handling System with Colored Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina L Hafilah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andi Cakravastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younsse Lafdail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019: 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2443-2448, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Switchable Languages of Discrete-Event Systems with Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Stabilization of Switched Differential Algebraic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mojica-Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Symposium on Mathematical Theory of Networks and Systems (MTNS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Baggage Handling System in A Large Airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Lavender Hafilah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andi Cakravastia Radja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younsse Lafdail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th Asia Pacific Industrial Engineering and Management System Conference (APIEMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APIEMS, Dec 2017, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic-based online scheduling for a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1105 - 1110, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evolutionary Game Theory Approach to Modeling VMI Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress The International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Building Temperature Control with Power Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicanor Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 EUROPEAN CONTROL CONFERENCE (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. pp.2857-2862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION DU PARADIGME HOLONIQUE A UN SYSTEME DE RESERVOIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Air France Baggage-Handling System with Colored Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina L Hafilah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andi Cakravastia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younsse Lafdail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR 2017 11ème Colloque sur la Modélisation des Systèmes Réactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of holonic paradigm to hybrid processes : case of a water treatment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.39-48, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3276,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B61D55EF"/>
+    <w:nsid w:val="00294FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3507,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naly-rakoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5798-0359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030692725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01761771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto-Ravalontsalama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Toro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Tellez-Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mojica-Nava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108636" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-019-0801-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chac&#242;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Quijano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.2964" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJZDSH3S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsi Widiawati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha M. Sopha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM58616.2023.10406907" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012936500003822" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffa R. Kaiyandra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farizal F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffa Reza Kaiyandra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.395" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516229v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAC51819.2021.9633267" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina L Hafilah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Cakravastia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younsse Lafdail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lavender Hafilah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Cakravastia Radja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Torres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Garcia-Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206884v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Obando" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naly-rakoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5798-0359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030692725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=796c3JkAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01761771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto-Ravalontsalama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsi Widiawati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Maya Sopha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Tjahjono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Toro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Tellez-Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mojica-Nava" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108636" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-019-0801-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.356" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chac&#242;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Quijano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.2964" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJZDSH3S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annissa Novelinda Putriyani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif Wibisono" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM63636.2025.11357811" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha M. Sopha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM58616.2023.10406907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012936500003822" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffa R. Kaiyandra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farizal F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyudi Sutopo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM62345.2024.10857155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffa Reza Kaiyandra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284505" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.242" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.395" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAC51819.2021.9633267" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina L Hafilah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Cakravastia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younsse Lafdail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.573" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lavender Hafilah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Cakravastia Radja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Garcia-Diaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206884v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Obando" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>