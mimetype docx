--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -258,363 +258,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 6 des diagnostics archéologiques : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Mouy-sur-Seine (Seine-et-Marne), Les Chimois : 8e diagnostic dans le site B : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342608v1</w:t>
+                <w:t xml:space="preserve">hal-04342711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouy-sur-Seine (Seine-et-Marne), Les Chimois : 8e diagnostic dans le site B : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 6 des diagnostics archéologiques : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France; Service Régional d'Archéologie d'Île de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342711v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 6 des diagnostics archéologiques : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03956054v1</w:t>
+                <w:t xml:space="preserve">hal-04342608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 7 des diagnostics archéologiques : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -778,228 +778,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 7 des diagnostics archéologiques : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Saint-Mammès (Seine-et-Marne), 15 rue de la Gare : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre ïle-de-France; Service régional de l'archéologie d'Île-de-France. 2021</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956064v1</w:t>
+                <w:t xml:space="preserve">hal-04342731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Mammès (Seine-et-Marne), 15 rue de la Gare : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 7 des diagnostics archéologiques : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France; Service régional de l'archéologie d'Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342731v1</w:t>
+                <w:t xml:space="preserve">hal-03956064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermé, &amp;quot;Les Malletons&amp;quot;, (carrière S.P.M.), Volume 1 : texte</w:t>
               </w:r>
@@ -1133,51 +1133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2011, 1 vol. (77 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1225,51 +1225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Samzun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,51 +2151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="474794E3"/>
+    <w:nsid w:val="84DE1D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2382,51 +2382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nameye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3399-6216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342608v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Samzun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nameye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3399-6216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Samzun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>