--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -778,228 +778,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Mammès (Seine-et-Marne), 15 rue de la Gare : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 7 des diagnostics archéologiques : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France; Service régional de l'archéologie d'Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342731v1</w:t>
+                <w:t xml:space="preserve">hal-03956064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 7 des diagnostics archéologiques : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Saint-Mammès (Seine-et-Marne), 15 rue de la Gare : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre ïle-de-France; Service régional de l'archéologie d'Île-de-France. 2021</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956064v1</w:t>
+                <w:t xml:space="preserve">hal-04342731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermé, &amp;quot;Les Malletons&amp;quot;, (carrière S.P.M.), Volume 1 : texte</w:t>
               </w:r>
@@ -2151,51 +2151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84DE1D2C"/>
+    <w:nsid w:val="5E1F372C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2382,51 +2382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nameye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3399-6216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Samzun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nameye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3399-6216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Samzun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>