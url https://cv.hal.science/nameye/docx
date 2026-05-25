--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -258,363 +258,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouy-sur-Seine (Seine-et-Marne), Les Chimois : 8e diagnostic dans le site B : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 6 des diagnostics archéologiques : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342711v1</w:t>
+                <w:t xml:space="preserve">hal-04342608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 6 des diagnostics archéologiques : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Mouy-sur-Seine (Seine-et-Marne), Les Chimois : 8e diagnostic dans le site B : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Peake</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03956054v1</w:t>
+                <w:t xml:space="preserve">hal-04342711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 6 des diagnostics archéologiques : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France; Service Régional d'Archéologie d'Île de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342608v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 7 des diagnostics archéologiques : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -778,228 +778,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 7 des diagnostics archéologiques : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Saint-Mammès (Seine-et-Marne), 15 rue de la Gare : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre ïle-de-France; Service régional de l'archéologie d'Île-de-France. 2021</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956064v1</w:t>
+                <w:t xml:space="preserve">hal-04342731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Mammès (Seine-et-Marne), 15 rue de la Gare : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Hermé (Seine-et-Marne), Carrière SPM-Synéos d'Hermé : Tranche 7 des diagnostics archéologiques : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France; Service régional de l'archéologie d'Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342731v1</w:t>
+                <w:t xml:space="preserve">hal-03956064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermé, &amp;quot;Les Malletons&amp;quot;, (carrière S.P.M.), Volume 1 : texte</w:t>
               </w:r>
@@ -1133,51 +1133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2011, 1 vol. (77 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1225,51 +1225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Samzun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ameye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,51 +2151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E1F372C"/>
+    <w:nsid w:val="DD33A78B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2382,51 +2382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nameye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3399-6216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Samzun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nameye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3399-6216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342608v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Samzun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>