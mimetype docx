--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NAMYA MELLOUK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">namya-mellouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Half-Life Chemicals : Maternal Exposure and Offspring Health Consequences - The Case of Synthetic Phenols, Parabens, and Phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouidir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics12100710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High androgen concentrations in follicular fluid of polycystic ovary syndrome women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Plotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12958-022-00959-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming female: Ovarian differentiation from an evolutionary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Estermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null- C Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.944776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaspin, a novel adipokine in woman granulosa cells physiology and PCOS pathogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 249 (1), pp.57-70. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-20-0550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of chemerin and CMKLR1 in the progesterone decrease by PCOS granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Plotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162 (6), pp.427-436. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grape seed extract maternal dietary supplementation in reproductive hens reduces oxidative stress associated to modulation of plasma and tissue adipokines expression and improves viability of offsprings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.e0231131. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0231131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grape seed extract maternal dietary supplementation improves egg quality and reduces ovarian steroidogenesis without affecting fertility parameters in reproductive hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero exposure to arsenite contributes to metabolic and reproductive dysfunction in male offspring of CD-1 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Ungewitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2020.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible involvement of the RARRES2/CMKLR1-system in metabolic and reproductive parameters in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12958-019-0467-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian Expression of Adipokines in Polycystic Ovary Syndrome: A Role for Chemerin, Omentin, and Apelin in Follicular Growth Arrest and Ovulatory Dysfunction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (15), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20153778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Grape Seed Extract and Proanthocyanidin B2 on In Vitro Proliferation, Viability, Steroidogenesis, Oxidative Stress, and Cell Signaling in Human Granulosa Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (17), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20174215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Adiponectin Action in Fertility: An Overview from Gametogenesis to Gestation in Humans and Animal Models in Normal and Pathological Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Kurowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.1526. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20071526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokines in seminal fluid of men of normal weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaelle Elfassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sebastien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.528-530. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aja.aja_25_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Adipose Tissue Proteome of Transition Cows through Severe Negative Energy Balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Maria Morittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Antonella Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Soggiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani9121013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the severity of negative energy balance on gene expression in the subcutaneous adipose tissue of periparturient primiparous Holstein dairy cows: Identification of potential novel metabolic signals for the reproductive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222954. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken is a useful model to investigate the role of adipokines in metabolic and reproductive diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4579734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different levels of feed restriction and fish oil fatty acid supplementation on fat deposition by using different techniques, plasma levels and mRNA expression of several adipokines in broiler breeder hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0191121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines expression profile in liver, adipose tissue and muscle during chicken embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.146-156. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food restriction but not fish oil increases fertility in hens: role of RARRES2?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (4), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiponectin and resistin: potential metabolic signals affecting hypothalamo-pituitary gonadal axis in females and males of different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (6), pp.R215-R226. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apelin (APLN) regulates progesterone secretion and oocyte maturation in bovine ovarian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieska Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (5), pp.589-603. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-16-0677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of plasma adipokines in metabolic and reproductive parameters in Holstein dairy cows fed with diets with differing energy levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-12657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apelin (APLN) and apelin receptor (APLNR) in human ovary: Expression, signaling, and regulation of steroidogenesis in primary human luteinized Granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (5), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.141754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines in human reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pollet-Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hmbci-2015-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chémerinémie et l’échographie : des indicateurs de la stéatose hépatique chez le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Rrecherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of chemerin system in human granulosa cells: a new insight for polycystic ovarian syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines expression in seminal fluid of normal-weight men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elfassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokines and several lipid metabolism actors in adipose tissues and granulosa cells during lactation in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of energy balance on plasma LH secretion in postpartum Holstein dairy cows: importance of plasma adiponectin secretion level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'extraits de pépins de raisins sur les paramètres métaboliques chez les poules reproductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de le recherche avicole et palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. 2019, Journées de le recherche avicole et palmipèdes à foie gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokine expression profiles during early broiler embryo development: regulation by maternal feeding restriction and fish oil supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nouvelle-Orleans, United States. , 2018, Pathways to Discovery: Signals for Reproduction, Development, &amp; Longevity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grape seed extracts and procyanidin B2 on human granulosa cells: cell proliferation and apoptosis, steroidogenesis, oxidative stress and cell signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bazilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nouvelle-Orleans, United States. , 2018, Pathways to Discovery: Signals for Reproduction, Development, &amp; Longevity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines expression in seminal fluid of normal-weight men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaelle Elfassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sebastien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nouvelle-Orleans, United States. , 2018, Pathways to Discovery: Signals for Reproduction, Development, &amp; Longevity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of food restriction and n-3 fatty acid supplementation on reproductive parameters in broiler hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemerin signalling pathways in human granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras omega 3 sur la fertilité, la stéroïdogenèse et la qualité de ponte chez la poule reproductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et effets in vitro de la vaspine sur des cellules de la granulosa de patientes obèses et non obèses avec ou sans syndrome des ovaires polykystiques (SOPK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bazilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congrès de la Société Française d’Endocrinologie SFE Poitiers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Masson SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annales d'Endocrinologie, 78 (4), 2017, Annales d'Endocrinologie. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2017.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras sur les paramètres métaboliques et sur les concentrations plasmatiques des adipocytokines chez la poule reproductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Rigoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a high and low energy diets on metabolic and reproductive parameters in Holstein primiparous dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NAMYA MELLOUK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">namya-mellouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Half-Life Chemicals : Maternal Exposure and Offspring Health Consequences - The Case of Synthetic Phenols, Parabens, and Phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouidir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics12100710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming female: Ovarian differentiation from an evolutionary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Estermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null- C Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.944776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High androgen concentrations in follicular fluid of polycystic ovary syndrome women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Plotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12958-022-00959-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaspin, a novel adipokine in woman granulosa cells physiology and PCOS pathogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 249 (1), pp.57-70. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-20-0550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of chemerin and CMKLR1 in the progesterone decrease by PCOS granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Plotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162 (6), pp.427-436. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero exposure to arsenite contributes to metabolic and reproductive dysfunction in male offspring of CD-1 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Ungewitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2020.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grape seed extract maternal dietary supplementation improves egg quality and reduces ovarian steroidogenesis without affecting fertility parameters in reproductive hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grape seed extract maternal dietary supplementation in reproductive hens reduces oxidative stress associated to modulation of plasma and tissue adipokines expression and improves viability of offsprings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.e0231131. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0231131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian Expression of Adipokines in Polycystic Ovary Syndrome: A Role for Chemerin, Omentin, and Apelin in Follicular Growth Arrest and Ovulatory Dysfunction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (15), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20153778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible involvement of the RARRES2/CMKLR1-system in metabolic and reproductive parameters in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12958-019-0467-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Grape Seed Extract and Proanthocyanidin B2 on In Vitro Proliferation, Viability, Steroidogenesis, Oxidative Stress, and Cell Signaling in Human Granulosa Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (17), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20174215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokines in seminal fluid of men of normal weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaelle Elfassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sebastien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.528-530. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aja.aja_25_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Adiponectin Action in Fertility: An Overview from Gametogenesis to Gestation in Humans and Animal Models in Normal and Pathological Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Kurowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.1526. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20071526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Adipose Tissue Proteome of Transition Cows through Severe Negative Energy Balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Maria Morittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Antonella Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Soggiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani9121013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the severity of negative energy balance on gene expression in the subcutaneous adipose tissue of periparturient primiparous Holstein dairy cows: Identification of potential novel metabolic signals for the reproductive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222954. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines expression profile in liver, adipose tissue and muscle during chicken embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.146-156. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different levels of feed restriction and fish oil fatty acid supplementation on fat deposition by using different techniques, plasma levels and mRNA expression of several adipokines in broiler breeder hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0191121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken is a useful model to investigate the role of adipokines in metabolic and reproductive diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4579734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food restriction but not fish oil increases fertility in hens: role of RARRES2?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (4), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiponectin and resistin: potential metabolic signals affecting hypothalamo-pituitary gonadal axis in females and males of different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (6), pp.R215-R226. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apelin (APLN) regulates progesterone secretion and oocyte maturation in bovine ovarian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieska Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (5), pp.589-603. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-16-0677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of plasma adipokines in metabolic and reproductive parameters in Holstein dairy cows fed with diets with differing energy levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-12657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apelin (APLN) and apelin receptor (APLNR) in human ovary: Expression, signaling, and regulation of steroidogenesis in primary human luteinized Granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (5), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.141754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines in human reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pollet-Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hmbci-2015-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chémerinémie et l’échographie : des indicateurs de la stéatose hépatique chez le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Rrecherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of chemerin system in human granulosa cells: a new insight for polycystic ovarian syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines expression in seminal fluid of normal-weight men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elfassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokines and several lipid metabolism actors in adipose tissues and granulosa cells during lactation in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of energy balance on plasma LH secretion in postpartum Holstein dairy cows: importance of plasma adiponectin secretion level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'extraits de pépins de raisins sur les paramètres métaboliques chez les poules reproductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de le recherche avicole et palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. 2019, Journées de le recherche avicole et palmipèdes à foie gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grape seed extracts and procyanidin B2 on human granulosa cells: cell proliferation and apoptosis, steroidogenesis, oxidative stress and cell signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bazilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nouvelle-Orleans, United States. , 2018, Pathways to Discovery: Signals for Reproduction, Development, &amp; Longevity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokine expression profiles during early broiler embryo development: regulation by maternal feeding restriction and fish oil supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nouvelle-Orleans, United States. , 2018, Pathways to Discovery: Signals for Reproduction, Development, &amp; Longevity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines expression in seminal fluid of normal-weight men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaelle Elfassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sebastien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nouvelle-Orleans, United States. , 2018, Pathways to Discovery: Signals for Reproduction, Development, &amp; Longevity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras omega 3 sur la fertilité, la stéroïdogenèse et la qualité de ponte chez la poule reproductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemerin signalling pathways in human granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of food restriction and n-3 fatty acid supplementation on reproductive parameters in broiler hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et effets in vitro de la vaspine sur des cellules de la granulosa de patientes obèses et non obèses avec ou sans syndrome des ovaires polykystiques (SOPK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bazilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congrès de la Société Française d’Endocrinologie SFE Poitiers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Masson SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annales d'Endocrinologie, 78 (4), 2017, Annales d'Endocrinologie. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2017.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras sur les paramètres métaboliques et sur les concentrations plasmatiques des adipocytokines chez la poule reproductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Rigoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a high and low energy diets on metabolic and reproductive parameters in Holstein primiparous dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4730E359"/>
+    <w:nsid w:val="7D06D358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/namya-mellouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743302v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-022-00959-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Estermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null- C Yao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.944776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-20-0550" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Langer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0265" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ungewitter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2020.05.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-019-0467-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153778" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20174215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Kurowska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071526" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Elfassy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Brun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja.aja_25_19" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Piras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maria Morittu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Antonella Spina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Soggiu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Greco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9121013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touz&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222954" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4579734" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Rak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0677" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12657" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elfassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738696v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733517v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rigoreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/namya-mellouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Estermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null- C Yao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.944776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-022-00959-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-20-0550" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Langer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0265" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rodriguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ungewitter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2020.05.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233169" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153778" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-019-0467-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20174215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Elfassy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja.aja_25_19" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Kurowska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071526" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Piras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maria Morittu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Antonella Spina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Soggiu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Greco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9121013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touz&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222954" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4579734" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Rak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0677" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12657" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elfassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738696v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rigoreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>