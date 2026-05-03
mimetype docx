--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NAMYA MELLOUK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">namya-mellouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Half-Life Chemicals : Maternal Exposure and Offspring Health Consequences - The Case of Synthetic Phenols, Parabens, and Phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouidir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics12100710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming female: Ovarian differentiation from an evolutionary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Estermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null- C Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.944776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High androgen concentrations in follicular fluid of polycystic ovary syndrome women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Plotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12958-022-00959-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaspin, a novel adipokine in woman granulosa cells physiology and PCOS pathogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 249 (1), pp.57-70. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-20-0550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of chemerin and CMKLR1 in the progesterone decrease by PCOS granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Plotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162 (6), pp.427-436. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero exposure to arsenite contributes to metabolic and reproductive dysfunction in male offspring of CD-1 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Ungewitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2020.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grape seed extract maternal dietary supplementation improves egg quality and reduces ovarian steroidogenesis without affecting fertility parameters in reproductive hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grape seed extract maternal dietary supplementation in reproductive hens reduces oxidative stress associated to modulation of plasma and tissue adipokines expression and improves viability of offsprings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.e0231131. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0231131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian Expression of Adipokines in Polycystic Ovary Syndrome: A Role for Chemerin, Omentin, and Apelin in Follicular Growth Arrest and Ovulatory Dysfunction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (15), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20153778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible involvement of the RARRES2/CMKLR1-system in metabolic and reproductive parameters in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12958-019-0467-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Grape Seed Extract and Proanthocyanidin B2 on In Vitro Proliferation, Viability, Steroidogenesis, Oxidative Stress, and Cell Signaling in Human Granulosa Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (17), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20174215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokines in seminal fluid of men of normal weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaelle Elfassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sebastien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.528-530. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aja.aja_25_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Adiponectin Action in Fertility: An Overview from Gametogenesis to Gestation in Humans and Animal Models in Normal and Pathological Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Kurowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.1526. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20071526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Adipose Tissue Proteome of Transition Cows through Severe Negative Energy Balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Maria Morittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Antonella Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Soggiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani9121013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the severity of negative energy balance on gene expression in the subcutaneous adipose tissue of periparturient primiparous Holstein dairy cows: Identification of potential novel metabolic signals for the reproductive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222954. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines expression profile in liver, adipose tissue and muscle during chicken embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.146-156. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different levels of feed restriction and fish oil fatty acid supplementation on fat deposition by using different techniques, plasma levels and mRNA expression of several adipokines in broiler breeder hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0191121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken is a useful model to investigate the role of adipokines in metabolic and reproductive diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4579734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food restriction but not fish oil increases fertility in hens: role of RARRES2?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (4), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiponectin and resistin: potential metabolic signals affecting hypothalamo-pituitary gonadal axis in females and males of different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (6), pp.R215-R226. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apelin (APLN) regulates progesterone secretion and oocyte maturation in bovine ovarian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieska Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (5), pp.589-603. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-16-0677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of plasma adipokines in metabolic and reproductive parameters in Holstein dairy cows fed with diets with differing energy levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-12657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apelin (APLN) and apelin receptor (APLNR) in human ovary: Expression, signaling, and regulation of steroidogenesis in primary human luteinized Granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (5), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.141754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines in human reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pollet-Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hmbci-2015-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chémerinémie et l’échographie : des indicateurs de la stéatose hépatique chez le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Rrecherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of chemerin system in human granulosa cells: a new insight for polycystic ovarian syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines expression in seminal fluid of normal-weight men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elfassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokines and several lipid metabolism actors in adipose tissues and granulosa cells during lactation in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of energy balance on plasma LH secretion in postpartum Holstein dairy cows: importance of plasma adiponectin secretion level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'extraits de pépins de raisins sur les paramètres métaboliques chez les poules reproductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de le recherche avicole et palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. 2019, Journées de le recherche avicole et palmipèdes à foie gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grape seed extracts and procyanidin B2 on human granulosa cells: cell proliferation and apoptosis, steroidogenesis, oxidative stress and cell signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bazilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nouvelle-Orleans, United States. , 2018, Pathways to Discovery: Signals for Reproduction, Development, &amp; Longevity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokine expression profiles during early broiler embryo development: regulation by maternal feeding restriction and fish oil supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nouvelle-Orleans, United States. , 2018, Pathways to Discovery: Signals for Reproduction, Development, &amp; Longevity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines expression in seminal fluid of normal-weight men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaelle Elfassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sebastien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nouvelle-Orleans, United States. , 2018, Pathways to Discovery: Signals for Reproduction, Development, &amp; Longevity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras omega 3 sur la fertilité, la stéroïdogenèse et la qualité de ponte chez la poule reproductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemerin signalling pathways in human granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of food restriction and n-3 fatty acid supplementation on reproductive parameters in broiler hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et effets in vitro de la vaspine sur des cellules de la granulosa de patientes obèses et non obèses avec ou sans syndrome des ovaires polykystiques (SOPK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bazilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congrès de la Société Française d’Endocrinologie SFE Poitiers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Masson SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annales d'Endocrinologie, 78 (4), 2017, Annales d'Endocrinologie. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2017.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras sur les paramètres métaboliques et sur les concentrations plasmatiques des adipocytokines chez la poule reproductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Rigoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a high and low energy diets on metabolic and reproductive parameters in Holstein primiparous dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NAMYA MELLOUK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">namya-mellouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Half-Life Chemicals : Maternal Exposure and Offspring Health Consequences - The Case of Synthetic Phenols, Parabens, and Phthalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouidir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics12100710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High androgen concentrations in follicular fluid of polycystic ovary syndrome women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Plotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12958-022-00959-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming female: Ovarian differentiation from an evolutionary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Estermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null- C Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.944776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaspin, a novel adipokine in woman granulosa cells physiology and PCOS pathogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 249 (1), pp.57-70. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-20-0550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of chemerin and CMKLR1 in the progesterone decrease by PCOS granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Plotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162 (6), pp.427-436. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero exposure to arsenite contributes to metabolic and reproductive dysfunction in male offspring of CD-1 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Ungewitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2020.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grape seed extract maternal dietary supplementation in reproductive hens reduces oxidative stress associated to modulation of plasma and tissue adipokines expression and improves viability of offsprings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.e0231131. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0231131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grape seed extract maternal dietary supplementation improves egg quality and reduces ovarian steroidogenesis without affecting fertility parameters in reproductive hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian Expression of Adipokines in Polycystic Ovary Syndrome: A Role for Chemerin, Omentin, and Apelin in Follicular Growth Arrest and Ovulatory Dysfunction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (15), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20153778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible involvement of the RARRES2/CMKLR1-system in metabolic and reproductive parameters in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12958-019-0467-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Adiponectin Action in Fertility: An Overview from Gametogenesis to Gestation in Humans and Animal Models in Normal and Pathological Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Kurowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.1526. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20071526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Grape Seed Extract and Proanthocyanidin B2 on In Vitro Proliferation, Viability, Steroidogenesis, Oxidative Stress, and Cell Signaling in Human Granulosa Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (17), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20174215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokines in seminal fluid of men of normal weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaelle Elfassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sebastien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.528-530. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aja.aja_25_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Adipose Tissue Proteome of Transition Cows through Severe Negative Energy Balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Maria Morittu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Antonella Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Soggiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani9121013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the severity of negative energy balance on gene expression in the subcutaneous adipose tissue of periparturient primiparous Holstein dairy cows: Identification of potential novel metabolic signals for the reproductive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222954. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food restriction but not fish oil increases fertility in hens: role of RARRES2?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (4), pp.321-331. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines expression profile in liver, adipose tissue and muscle during chicken embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.146-156. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken is a useful model to investigate the role of adipokines in metabolic and reproductive diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4579734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different levels of feed restriction and fish oil fatty acid supplementation on fat deposition by using different techniques, plasma levels and mRNA expression of several adipokines in broiler breeder hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0191121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of plasma adipokines in metabolic and reproductive parameters in Holstein dairy cows fed with diets with differing energy levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-12657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiponectin and resistin: potential metabolic signals affecting hypothalamo-pituitary gonadal axis in females and males of different species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (6), pp.R215-R226. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apelin (APLN) regulates progesterone secretion and oocyte maturation in bovine ovarian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieska Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (5), pp.589-603. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-16-0677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apelin (APLN) and apelin receptor (APLNR) in human ovary: Expression, signaling, and regulation of steroidogenesis in primary human luteinized Granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (5), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.141754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines in human reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pollet-Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hmbci-2015-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chémerinémie et l’échographie : des indicateurs de la stéatose hépatique chez le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Rrecherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of chemerin system in human granulosa cells: a new insight for polycystic ovarian syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines expression in seminal fluid of normal-weight men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elfassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of energy balance on plasma LH secretion in postpartum Holstein dairy cows: importance of plasma adiponectin secretion level?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokines and several lipid metabolism actors in adipose tissues and granulosa cells during lactation in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'extraits de pépins de raisins sur les paramètres métaboliques chez les poules reproductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de le recherche avicole et palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. 2019, Journées de le recherche avicole et palmipèdes à foie gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokine expression profiles during early broiler embryo development: regulation by maternal feeding restriction and fish oil supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nouvelle-Orleans, United States. , 2018, Pathways to Discovery: Signals for Reproduction, Development, &amp; Longevity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grape seed extracts and procyanidin B2 on human granulosa cells: cell proliferation and apoptosis, steroidogenesis, oxidative stress and cell signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bazilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nouvelle-Orleans, United States. , 2018, Pathways to Discovery: Signals for Reproduction, Development, &amp; Longevity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipokines expression in seminal fluid of normal-weight men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaelle Elfassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sebastien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nouvelle-Orleans, United States. , 2018, Pathways to Discovery: Signals for Reproduction, Development, &amp; Longevity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras omega 3 sur la fertilité, la stéroïdogenèse et la qualité de ponte chez la poule reproductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemerin signalling pathways in human granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of food restriction and n-3 fatty acid supplementation on reproductive parameters in broiler hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et effets in vitro de la vaspine sur des cellules de la granulosa de patientes obèses et non obèses avec ou sans syndrome des ovaires polykystiques (SOPK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bongrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bazilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congrès de la Société Française d’Endocrinologie SFE Poitiers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Masson SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annales d'Endocrinologie, 78 (4), 2017, Annales d'Endocrinologie. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2017.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras sur les paramètres métaboliques et sur les concentrations plasmatiques des adipocytokines chez la poule reproductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Rigoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a high and low energy diets on metabolic and reproductive parameters in Holstein primiparous dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D06D358"/>
+    <w:nsid w:val="10A4C66F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/namya-mellouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Estermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null- C Yao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.944776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-022-00959-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-20-0550" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Langer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0265" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rodriguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ungewitter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2020.05.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233169" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153778" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-019-0467-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20174215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Elfassy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja.aja_25_19" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Kurowska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071526" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Piras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maria Morittu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Antonella Spina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Soggiu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Greco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9121013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touz&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222954" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4579734" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Rak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0677" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12657" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elfassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738696v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rigoreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/namya-mellouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743302v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-022-00959-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Estermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Null- C Yao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.944776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-20-0550" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Langer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0265" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rodriguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ungewitter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2020.05.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153778" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-019-0467-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Kurowska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071526" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20174215" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Elfassy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Brun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aja.aja_25_19" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Piras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Maria Morittu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Antonella Spina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Soggiu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Greco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9121013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touz&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222954" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4579734" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191121" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12657" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Rak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0677" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elfassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733517v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rigoreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>