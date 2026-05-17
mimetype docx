--- v0 (2026-03-18)
+++ v1 (2026-05-17)
@@ -724,165 +724,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le détournement des objets précieux dans la société contemporaine, en Chine continentale et à Taiwan : entre parodie et contrefaçon</w:t>
+                <w:t xml:space="preserve">L'idée de réconciliation dans quatre pays du Commonwealth : un exemple pour Taiwan ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Balard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès Asie, GIS Études asiatiques, Sciences Po Paris, 26-28 juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire d'équipe IRIEC, Montpellier, 27 janvier 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979255v1</w:t>
+                <w:t xml:space="preserve">hal-01979279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'idée de réconciliation dans quatre pays du Commonwealth : un exemple pour Taiwan ?</w:t>
+                <w:t xml:space="preserve">Le détournement des objets précieux dans la société contemporaine, en Chine continentale et à Taiwan : entre parodie et contrefaçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Balard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'équipe IRIEC, Montpellier, 27 janvier 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès Asie, GIS Études asiatiques, Sciences Po Paris, 26-28 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979279v1</w:t>
+                <w:t xml:space="preserve">hal-01979255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et traditions dans &amp;quot;Le maître de marionnettes&amp;quot; de Hou Hsiao-Hsien</w:t>
               </w:r>
@@ -1069,165 +1069,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art de l’imitation/contrefaçon de porcelaines anciennes à Jingdezhen et le commerce qui en découle.</w:t>
+                <w:t xml:space="preserve">Seediq Bale, de Wei Te-sheng : film commercial ou engagé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Balard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Jade, or et porcelaine, lab. IRIEC, Université Paul-Valéry Montpellier 3, 27-28 février 2015</w:t>
+              <w:t xml:space="preserve">Colloque international "Le cinéma en Chine, formes et enjeux techniques, esthétiques et socioculturels", Université Paul-Valéry Montpellier 3, 9-10 décembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979277v1</w:t>
+                <w:t xml:space="preserve">hal-01979251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seediq Bale, de Wei Te-sheng : film commercial ou engagé ?</w:t>
+                <w:t xml:space="preserve">L’art de l’imitation/contrefaçon de porcelaines anciennes à Jingdezhen et le commerce qui en découle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Balard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Le cinéma en Chine, formes et enjeux techniques, esthétiques et socioculturels", Université Paul-Valéry Montpellier 3, 9-10 décembre 2015</w:t>
+              <w:t xml:space="preserve">Colloque international "Jade, or et porcelaine, lab. IRIEC, Université Paul-Valéry Montpellier 3, 27-28 février 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979251v1</w:t>
+                <w:t xml:space="preserve">hal-01979277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fabuleux destin de Jingdezhen, capitale de la porcelaine</w:t>
               </w:r>
@@ -1276,165 +1276,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'importance des liens du sang dans l'industrie porcelainière de Jingdezhen</w:t>
+                <w:t xml:space="preserve">Quelques éléments de continuité dans la production porcelainière de Jingdezhen entre la Chine dynastique et celle du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Balard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">table ronde "La famille chinoise dans tous ses états", CRC-IRIEC, Université Paul-Valéry Montpellier, 27 avril 2012</w:t>
+              <w:t xml:space="preserve">journée d'étude "Quand la Chine repense ses traditions", CRC-IRIEC, Université Paul-Valéry Montpellier, 20 octobre 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074853v1</w:t>
+                <w:t xml:space="preserve">hal-03074852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques éléments de continuité dans la production porcelainière de Jingdezhen entre la Chine dynastique et celle du XXIe siècle</w:t>
+                <w:t xml:space="preserve">L'importance des liens du sang dans l'industrie porcelainière de Jingdezhen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Balard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'étude "Quand la Chine repense ses traditions", CRC-IRIEC, Université Paul-Valéry Montpellier, 20 octobre 2012.</w:t>
+              <w:t xml:space="preserve">table ronde "La famille chinoise dans tous ses états", CRC-IRIEC, Université Paul-Valéry Montpellier, 27 avril 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074852v1</w:t>
+                <w:t xml:space="preserve">hal-03074853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanghai à travers l'objectif des cinéastes</w:t>
               </w:r>
@@ -1761,51 +1761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Balard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MON30034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Balard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MON30034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>