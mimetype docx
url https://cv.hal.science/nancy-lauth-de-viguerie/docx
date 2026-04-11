--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -3875,51 +3875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBBDC359"/>
+    <w:nsid w:val="A0C974FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>