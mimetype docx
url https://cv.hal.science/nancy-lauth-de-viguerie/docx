--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -433,360 +433,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrafluorinated versus hydrogenated azobenzene polymers in water: Access to visible-ligh stimulus at the expense of responsiveness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2-switchable thermoresponsiveness of poly(N,N-(diethylamino)ethyl acrylamide)-based homo- and copolymers in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Courtine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Lauth-de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114630⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.131930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141881v1</w:t>
+                <w:t xml:space="preserve">hal-04199991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2-switchable thermoresponsiveness of poly(N,N-(diethylamino)ethyl acrylamide)-based homo- and copolymers in water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lonetti</w:t>
+                <w:t xml:space="preserve">Tetrafluorinated versus hydrogenated azobenzene polymers in water: Access to visible-ligh stimulus at the expense of responsiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pataluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Lavedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 674, pp.131930. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, pp.114630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199991v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoswitchable assembly of long-lived azobenzenes in water using visible light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 629, pp.670-684. </w:t>
@@ -876,51 +876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Lauth-de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (27), pp.11051-11057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1101,51 +1101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative kinetic modeling in photoresponsive supramolecular chemistry: the case of water-soluble azobenzene/cyclodextrin complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Royes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1484,399 +1484,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbranched polymer mediated size-controlled synthesis of gadolinium phosphate nanoparticles: colloidal properties and particle size-dependence on MRI relaxivity</w:t>
+                <w:t xml:space="preserve">Doubly thermo-responsive copolymers in ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Frangville</w:t>
+                <w:t xml:space="preserve">H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Gallois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
+                <w:t xml:space="preserve">M. El Ezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR05064B⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (13), pp.3246-3251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5SM03063C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195778v1</w:t>
+                <w:t xml:space="preserve">hal-02195652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Zwitterionic Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Ukrainian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), pp.85-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17721/fujcV4I1P85-94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly thermo-responsive copolymers in ionic liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperbranched polymer mediated size-controlled synthesis of gadolinium phosphate nanoparticles: colloidal properties and particle size-dependence on MRI relaxivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Frangville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nguyen</w:t>
+                <w:t xml:space="preserve">Maylis Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Ezzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+                <w:t xml:space="preserve">Yichen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (13), pp.3246-3251. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (7), pp.4252-4259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5SM03063C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5NR05064B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195652v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoresponsive Properties of PNIPAM-Based Hydrogels: Effect of Molecular Architecture and Embedded Gold Nanoparticles</w:t>
               </w:r>
@@ -1914,51 +1914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fitremann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (16), pp.4761-4768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Valverde Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Goudounèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2299,51 +2299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (9), pp.485-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Gornitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Patrascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2807,51 +2807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3220,51 +3220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization in water of metal nanoparticles by bolaamphiphiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,264 +3326,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic in ionic liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilisation in water of metal nanoparticles by hyperbranched polymers analogues to PANAM dendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molten salts 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFC Eurochem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147235v1</w:t>
+                <w:t xml:space="preserve">hal-00147237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation in water of metal nanoparticles by hyperbranched polymers analogues to PANAM dendrimers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zwitterionic in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC Eurochem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">Molten salts 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147237v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micelles in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3875,51 +3875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0C974FF"/>
+    <w:nsid w:val="87B61BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4106,51 +4106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nancy-lauth-de-viguerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9476-3062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuezhan Wan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth-de Viguerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;daniel Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400194" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00424" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courtine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Brient" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hamouda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pataluch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavedan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114630" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131930" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sistach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marinoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01545" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hanh Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Royes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lorenzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Behra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Beija" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.06.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqin Zheng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mounsamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth de Viguerie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01387j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frangville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Gallois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR05064B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/fujcV4I1P85-94" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ezzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM03063C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5PY00659G" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valverde Serrano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr05913h" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salvayre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.04.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXJTVNSM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tourneux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Patrascu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oberdisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500419" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0WJ2PX6W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147925v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Redoules" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viod&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haag" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baltas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorrichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rico-Lattes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bordes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrascu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nancy-lauth-de-viguerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9476-3062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuezhan Wan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth-de Viguerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;daniel Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400194" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00424" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131930" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courtine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Brient" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hamouda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pataluch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavedan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114630" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sistach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marinoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01545" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hanh Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Royes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lorenzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Behra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Beija" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.06.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqin Zheng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mounsamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth de Viguerie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01387j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ezzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM03063C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/fujcV4I1P85-94" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frangville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Gallois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR05064B" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5PY00659G" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valverde Serrano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr05913h" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salvayre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.04.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXJTVNSM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tourneux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Patrascu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oberdisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500419" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0WJ2PX6W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147925v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Redoules" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viod&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haag" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baltas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorrichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rico-Lattes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bordes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrascu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>