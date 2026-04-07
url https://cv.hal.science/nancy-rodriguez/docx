--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nancy Rodriguez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-blind adaptive virtual reality: Is it possible to help users without knowing their assignments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Besga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Papastergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-025-01100-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05003800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of hybrid maps for the visualization of two geolocated quantitative variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (3), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14738716251325133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05209865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epid Data Explorer: A Visualization Tool for Exploring and Comparing Spatio-Temporal Epidemiological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fati Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pompidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Informatics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14604582241279720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04658031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Electronic Health Record as Temporal Graphs for Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Baher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, Caring is Sharing – Exploiting the Value in Data for Health and Innovation (302), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI230205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygon vector map distortion for increasing the readability of one-to-many flow maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (6), pp.1288-1314. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2023.2190374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception multidisciplinaire d'une plateforme de débat en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire au service de la complexité, 14 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.14.1.11-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00599213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'annotation discursive et sémantique pour la pratique de débats 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.13.3.153-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalog of HCI and Computer Graphics Curricula: Towards a Better Visibility of European and Latin American Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American and Caribbean Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00374803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Reality Tool for Teleoperation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Torguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (2), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100550200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a task-blind adaptive VR system can improve users' task performance: an assisted immersive analytics use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Besga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2025 - 31st ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montreal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3756884.3766032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05405803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutonoMoov: an Embedded Physio-Gaming Platform with Multi-level and Rhythmic Motor Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Begel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Baher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Web Service and Eye-Tracking Setup for Unilateral Spatial Neglect Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pompidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2019 - 21st International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Orlando, FL, United States. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22219-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02053010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN adapted to time series for the classification of Supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI 2019 - IS&amp;T International Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, CA, United States. pp.90-1-90-9, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.14.COLOR-090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01968489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad-hoc study on soldiers calibration procedure in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.190-199, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Realite Virtuelle, à destination des managers et commerciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying accessibility conditions for children with multiple disabilities: a Virtual Reality Wheelchair simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2018 - 17th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Munich, Germany. pp.370-372, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2018.00107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01905788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GamEvolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: a curation content application in Virtual and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAMR: Virtual, Augmented and Mixed Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, NV, United States. pp.223-234, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91584-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training soldiers to calibration procedures in Virtual Reality, the FELIN IR sight use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: communicating about virtual and augmented realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST: Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. pp.#63, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139131.3141220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Virtual Reality with Affordable Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI: Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39510-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity : Communiquer sur les Réalités Virtuelle, Augmentée et Mixte par leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRV: Association Française de Réalité Virtuelle, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a wheelchair simulator for children with multiple disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAAT: Virtual and Augmented Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.19-21, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VAAT.2015.7155405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un simulateur pour l’apprentissage de la conduite en fauteuil roulant électrique pour des enfants polyhandicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV: Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu search for human pose recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DIPM: 3D Image Processing, Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2040563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering unexpected information using a building energy visualization tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, CA, United States. pp.86500Q, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2000273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of multidimensional visualization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGVCVIP'12: Computer Graphics, Visualization, Computer Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3d particle visualization system for temperature management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, CA, United States. pp.78680T, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3d visualization of particle system with extracted data from sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACCEI: Latin American and Caribbean Consortium of Engineering Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Medellin, Colombia. Paper #200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoViz: cooperative visualization to facilitate sense making by groups of users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV'11: 15th International Conference on Information Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, London, United Kingdom. pp.255-260, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV.2011.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization assisted by parallel processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, CA, United States. pp.78720B, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Detection for Online Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iiWAS'2010: 12th International Conference on Information Integration and Web-based Applications &amp; Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.917-920, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique : une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2009 - Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.257-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Skills Training Tool in Virtual Reality, Intended for Managers and Sales Representatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. , pp.1183-1184, 2019, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de formation aux aptitudes sociales : Managers & Commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP: Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-provence, France. , 32èmes journées d'études sur la parole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Visualization of Heterogeneous Data for Energy Efficiency of Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACCEI: Latin American and Caribbean Consortium of Engineering Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cancun, Mexico. 11th Latin American and Caribbean Conference for Engineering and Technology, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client / server level of detail data transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGI: Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ottawa, Ontario, Canada. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOD +: Augmenting LOD with Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH: Special Interest Group on GRAPHics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Los Angeles, United States. , 37th International Conference and Exhibition on Computer Graphics and Interactive Techniques, pp.070, 2010, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1836845.1836921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00510207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation 3d d'un système de particules issu de capteurs de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.213-218, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’oublie pas ton casque ! La réalité virtuelle investit le cartable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, EMS Editions, pp.130-140, 2024, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2024.02.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04891443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Improvement through a Visualization Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoran Morvaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Efficiency - A Bridge to Low Carbon Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTECH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2012, 978-953-51-0340-0. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/38794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel window manager for large screen display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique: une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the use of Reeb graphs in LOD generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-10003, 2009, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00450487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nancy Rodriguez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-blind adaptive virtual reality: Is it possible to help users without knowing their assignments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Besga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Papastergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-025-01100-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05003800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of hybrid maps for the visualization of two geolocated quantitative variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (3), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14738716251325133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05209865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epid Data Explorer: A Visualization Tool for Exploring and Comparing Spatio-Temporal Epidemiological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fati Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pompidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Informatics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14604582241279720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04658031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Electronic Health Record as Temporal Graphs for Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Baher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, Caring is Sharing – Exploiting the Value in Data for Health and Innovation (302), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI230205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygon vector map distortion for increasing the readability of one-to-many flow maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (6), pp.1288-1314. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2023.2190374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception multidisciplinaire d'une plateforme de débat en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire au service de la complexité, 14 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.14.1.11-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00599213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'annotation discursive et sémantique pour la pratique de débats 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.13.3.153-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalog of HCI and Computer Graphics Curricula: Towards a Better Visibility of European and Latin American Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American and Caribbean Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00374803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Reality Tool for Teleoperation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Torguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (2), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100550200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a task-blind adaptive VR system can improve users' task performance: an assisted immersive analytics use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Besga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2025 - 31st ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montreal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3756884.3766032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05405803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutonoMoov: an Embedded Physio-Gaming Platform with Multi-level and Rhythmic Motor Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Begel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Baher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad-hoc study on soldiers calibration procedure in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.190-199, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN adapted to time series for the classification of Supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI 2019 - IS&amp;T International Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, CA, United States. pp.90-1-90-9, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.14.COLOR-090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01968489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Web Service and Eye-Tracking Setup for Unilateral Spatial Neglect Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pompidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2019 - 21st International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Orlando, FL, United States. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22219-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02053010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying accessibility conditions for children with multiple disabilities: a Virtual Reality Wheelchair simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2018 - 17th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Munich, Germany. pp.370-372, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2018.00107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01905788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GamEvolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: a curation content application in Virtual and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAMR: Virtual, Augmented and Mixed Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, NV, United States. pp.223-234, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91584-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training soldiers to calibration procedures in Virtual Reality, the FELIN IR sight use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Realite Virtuelle, à destination des managers et commerciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: communicating about virtual and augmented realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST: Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. pp.#63, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139131.3141220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Virtual Reality with Affordable Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI: Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39510-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity : Communiquer sur les Réalités Virtuelle, Augmentée et Mixte par leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRV: Association Française de Réalité Virtuelle, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a wheelchair simulator for children with multiple disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAAT: Virtual and Augmented Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.19-21, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VAAT.2015.7155405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un simulateur pour l’apprentissage de la conduite en fauteuil roulant électrique pour des enfants polyhandicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV: Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu search for human pose recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DIPM: 3D Image Processing, Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2040563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering unexpected information using a building energy visualization tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, CA, United States. pp.86500Q, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2000273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of multidimensional visualization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGVCVIP'12: Computer Graphics, Visualization, Computer Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3d visualization of particle system with extracted data from sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACCEI: Latin American and Caribbean Consortium of Engineering Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Medellin, Colombia. Paper #200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3d particle visualization system for temperature management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, CA, United States. pp.78680T, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoViz: cooperative visualization to facilitate sense making by groups of users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV'11: 15th International Conference on Information Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, London, United Kingdom. pp.255-260, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV.2011.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization assisted by parallel processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, CA, United States. pp.78720B, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Detection for Online Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iiWAS'2010: 12th International Conference on Information Integration and Web-based Applications &amp; Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.917-920, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique : une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2009 - Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.257-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Skills Training Tool in Virtual Reality, Intended for Managers and Sales Representatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. , pp.1183-1184, 2019, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de formation aux aptitudes sociales : Managers & Commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP: Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-provence, France. , 32èmes journées d'études sur la parole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Visualization of Heterogeneous Data for Energy Efficiency of Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACCEI: Latin American and Caribbean Consortium of Engineering Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cancun, Mexico. 11th Latin American and Caribbean Conference for Engineering and Technology, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client / server level of detail data transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGI: Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ottawa, Ontario, Canada. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOD +: Augmenting LOD with Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH: Special Interest Group on GRAPHics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Los Angeles, United States. , 37th International Conference and Exhibition on Computer Graphics and Interactive Techniques, pp.070, 2010, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1836845.1836921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00510207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation 3d d'un système de particules issu de capteurs de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.213-218, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’oublie pas ton casque ! La réalité virtuelle investit le cartable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, EMS Editions, pp.130-140, 2024, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2024.02.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04891443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Improvement through a Visualization Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoran Morvaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Efficiency - A Bridge to Low Carbon Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTECH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2012, 978-953-51-0340-0. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/38794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel window manager for large screen display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique: une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the use of Reeb graphs in LOD generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-10003, 2009, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00450487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05003800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01100-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05209865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Viau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716251325133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2023.2190374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.11-30" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.153-177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W6VNX4G5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Torguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100550200006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05405803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3766032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02053010v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Rossa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22219-2_11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01968489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pasquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.14.COLOR-090" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Taupiac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rabier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797854" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091037v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beney" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2018.00107" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91584-5_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3141220" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39510-4_9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAAT.2015.7155405" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Giner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dyce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2040563" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808118v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vasques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2000273" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Maalej" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872484" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cance" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2011.48" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872481" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967648" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798317" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00510207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836845.1836921" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04891443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2024.02.0130" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/energy-efficiency-a-bridge-to-low-carbon-economy/energy-consumption-improvement-through-a-visualization-software" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38794" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00450487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05003800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01100-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05209865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Viau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716251325133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2023.2190374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.11-30" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.153-177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W6VNX4G5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Torguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100550200006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05405803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3766032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Taupiac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rabier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797854" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01968489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pasquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.14.COLOR-090" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02053010v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Rossa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22219-2_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2018.00107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91584-5_18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3141220" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39510-4_9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAAT.2015.7155405" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Giner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dyce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2040563" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808118v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vasques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2000273" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Maalej" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872484" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cance" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2011.48" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872481" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967648" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798317" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00510207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836845.1836921" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04891443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2024.02.0130" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/energy-efficiency-a-bridge-to-low-carbon-economy/energy-consumption-improvement-through-a-visualization-software" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38794" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00450487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>