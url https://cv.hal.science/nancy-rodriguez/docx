--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nancy Rodriguez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-blind adaptive virtual reality: Is it possible to help users without knowing their assignments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Besga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Papastergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-025-01100-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05003800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of hybrid maps for the visualization of two geolocated quantitative variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (3), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14738716251325133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05209865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epid Data Explorer: A Visualization Tool for Exploring and Comparing Spatio-Temporal Epidemiological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fati Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pompidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Informatics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14604582241279720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04658031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Electronic Health Record as Temporal Graphs for Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Baher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, Caring is Sharing – Exploiting the Value in Data for Health and Innovation (302), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI230205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygon vector map distortion for increasing the readability of one-to-many flow maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (6), pp.1288-1314. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2023.2190374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception multidisciplinaire d'une plateforme de débat en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire au service de la complexité, 14 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.14.1.11-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00599213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'annotation discursive et sémantique pour la pratique de débats 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.13.3.153-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalog of HCI and Computer Graphics Curricula: Towards a Better Visibility of European and Latin American Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American and Caribbean Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00374803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Reality Tool for Teleoperation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Torguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (2), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100550200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a task-blind adaptive VR system can improve users' task performance: an assisted immersive analytics use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Besga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2025 - 31st ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montreal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3756884.3766032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05405803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutonoMoov: an Embedded Physio-Gaming Platform with Multi-level and Rhythmic Motor Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Begel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Baher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad-hoc study on soldiers calibration procedure in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.190-199, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN adapted to time series for the classification of Supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI 2019 - IS&amp;T International Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, CA, United States. pp.90-1-90-9, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.14.COLOR-090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01968489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Web Service and Eye-Tracking Setup for Unilateral Spatial Neglect Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pompidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2019 - 21st International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Orlando, FL, United States. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22219-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02053010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying accessibility conditions for children with multiple disabilities: a Virtual Reality Wheelchair simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2018 - 17th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Munich, Germany. pp.370-372, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2018.00107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01905788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GamEvolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: a curation content application in Virtual and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAMR: Virtual, Augmented and Mixed Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, NV, United States. pp.223-234, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91584-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training soldiers to calibration procedures in Virtual Reality, the FELIN IR sight use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Realite Virtuelle, à destination des managers et commerciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: communicating about virtual and augmented realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST: Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. pp.#63, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139131.3141220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Virtual Reality with Affordable Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI: Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39510-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity : Communiquer sur les Réalités Virtuelle, Augmentée et Mixte par leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRV: Association Française de Réalité Virtuelle, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a wheelchair simulator for children with multiple disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAAT: Virtual and Augmented Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.19-21, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VAAT.2015.7155405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un simulateur pour l’apprentissage de la conduite en fauteuil roulant électrique pour des enfants polyhandicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV: Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu search for human pose recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DIPM: 3D Image Processing, Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2040563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering unexpected information using a building energy visualization tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, CA, United States. pp.86500Q, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2000273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of multidimensional visualization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGVCVIP'12: Computer Graphics, Visualization, Computer Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3d visualization of particle system with extracted data from sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACCEI: Latin American and Caribbean Consortium of Engineering Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Medellin, Colombia. Paper #200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3d particle visualization system for temperature management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, CA, United States. pp.78680T, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoViz: cooperative visualization to facilitate sense making by groups of users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV'11: 15th International Conference on Information Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, London, United Kingdom. pp.255-260, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV.2011.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization assisted by parallel processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, CA, United States. pp.78720B, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Detection for Online Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iiWAS'2010: 12th International Conference on Information Integration and Web-based Applications &amp; Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.917-920, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique : une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2009 - Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.257-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Skills Training Tool in Virtual Reality, Intended for Managers and Sales Representatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. , pp.1183-1184, 2019, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de formation aux aptitudes sociales : Managers & Commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP: Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-provence, France. , 32èmes journées d'études sur la parole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Visualization of Heterogeneous Data for Energy Efficiency of Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACCEI: Latin American and Caribbean Consortium of Engineering Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cancun, Mexico. 11th Latin American and Caribbean Conference for Engineering and Technology, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client / server level of detail data transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGI: Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ottawa, Ontario, Canada. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOD +: Augmenting LOD with Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH: Special Interest Group on GRAPHics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Los Angeles, United States. , 37th International Conference and Exhibition on Computer Graphics and Interactive Techniques, pp.070, 2010, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1836845.1836921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00510207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation 3d d'un système de particules issu de capteurs de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.213-218, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’oublie pas ton casque ! La réalité virtuelle investit le cartable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, EMS Editions, pp.130-140, 2024, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2024.02.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04891443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Improvement through a Visualization Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoran Morvaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Efficiency - A Bridge to Low Carbon Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTECH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2012, 978-953-51-0340-0. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/38794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel window manager for large screen display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique: une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the use of Reeb graphs in LOD generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-10003, 2009, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00450487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nancy Rodriguez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-blind adaptive virtual reality: Is it possible to help users without knowing their assignments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Besga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Papastergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-025-01100-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05003800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of hybrid maps for the visualization of two geolocated quantitative variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (3), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14738716251325133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05209865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epid Data Explorer: A Visualization Tool for Exploring and Comparing Spatio-Temporal Epidemiological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fati Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pompidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Informatics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14604582241279720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04658031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Electronic Health Record as Temporal Graphs for Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Baher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, Caring is Sharing – Exploiting the Value in Data for Health and Innovation (302), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI230205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygon vector map distortion for increasing the readability of one-to-many flow maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (6), pp.1288-1314. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2023.2190374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception multidisciplinaire d'une plateforme de débat en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire au service de la complexité, 14 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.14.1.11-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00599213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'annotation discursive et sémantique pour la pratique de débats 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.13.3.153-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Catalog of HCI and Computer Graphics Curricula: Towards a Better Visibility of European and Latin American Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American and Caribbean Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00374803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Reality Tool for Teleoperation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Torguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (2), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100550200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutonoMoov: an Embedded Physio-Gaming Platform with Multi-level and Rhythmic Motor Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Begel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a task-blind adaptive VR system can improve users' task performance: an assisted immersive analytics use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Besga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2025 - 31st ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montreal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3756884.3766032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05405803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Baher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad-hoc study on soldiers calibration procedure in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.190-199, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN adapted to time series for the classification of Supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI 2019 - IS&amp;T International Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, CA, United States. pp.90-1-90-9, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.14.COLOR-090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01968489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Web Service and Eye-Tracking Setup for Unilateral Spatial Neglect Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pompidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCII 2019 - 21st International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Orlando, FL, United States. pp.141-155, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22219-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02053010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying accessibility conditions for children with multiple disabilities: a Virtual Reality Wheelchair simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2018 - 17th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Munich, Germany. pp.370-372, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2018.00107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01905788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GamEvolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: a curation content application in Virtual and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAMR: Virtual, Augmented and Mixed Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, NV, United States. pp.223-234, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91584-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training soldiers to calibration procedures in Virtual Reality, the FELIN IR sight use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Realite Virtuelle, à destination des managers et commerciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: communicating about virtual and augmented realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST: Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. pp.#63, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139131.3141220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Virtual Reality with Affordable Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI: Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39510-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity : Communiquer sur les Réalités Virtuelle, Augmentée et Mixte par leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRV: Association Française de Réalité Virtuelle, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a wheelchair simulator for children with multiple disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAAT: Virtual and Augmented Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.19-21, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VAAT.2015.7155405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un simulateur pour l’apprentissage de la conduite en fauteuil roulant électrique pour des enfants polyhandicapés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRV: Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu search for human pose recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DIPM: 3D Image Processing, Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2040563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering unexpected information using a building energy visualization tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, CA, United States. pp.86500Q, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2000273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of multidimensional visualization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGVCVIP'12: Computer Graphics, Visualization, Computer Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3d visualization of particle system with extracted data from sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACCEI: Latin American and Caribbean Consortium of Engineering Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Medellin, Colombia. Paper #200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3d particle visualization system for temperature management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, CA, United States. pp.78680T, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoViz: cooperative visualization to facilitate sense making by groups of users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV'11: 15th International Conference on Information Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, London, United Kingdom. pp.255-260, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV.2011.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization assisted by parallel processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, CA, United States. pp.78720B, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Detection for Online Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iiWAS'2010: 12th International Conference on Information Integration and Web-based Applications &amp; Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.917-920, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique : une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2009 - Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.257-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Skills Training Tool in Virtual Reality, Intended for Managers and Sales Representatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. , pp.1183-1184, 2019, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de formation aux aptitudes sociales : Managers & Commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP: Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-provence, France. , 32èmes journées d'études sur la parole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Visualization of Heterogeneous Data for Energy Efficiency of Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACCEI: Latin American and Caribbean Consortium of Engineering Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cancun, Mexico. 11th Latin American and Caribbean Conference for Engineering and Technology, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Client / server level of detail data transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGI: Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ottawa, Ontario, Canada. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOD +: Augmenting LOD with Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH: Special Interest Group on GRAPHics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Los Angeles, United States. , 37th International Conference and Exhibition on Computer Graphics and Interactive Techniques, pp.070, 2010, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1836845.1836921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00510207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation 3d d'un système de particules issu de capteurs de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.213-218, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’oublie pas ton casque ! La réalité virtuelle investit le cartable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, EMS Editions, pp.130-140, 2024, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2024.02.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04891443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Improvement through a Visualization Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoran Morvaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Efficiency - A Bridge to Low Carbon Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTECH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2012, 978-953-51-0340-0. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/38794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel window manager for large screen display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique: une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the use of Reeb graphs in LOD generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-10003, 2009, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00450487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05003800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01100-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05209865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Viau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716251325133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2023.2190374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.11-30" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.153-177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W6VNX4G5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Torguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100550200006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05405803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3766032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Taupiac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rabier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797854" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01968489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pasquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.14.COLOR-090" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02053010v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Rossa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22219-2_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2018.00107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91584-5_18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3141220" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39510-4_9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAAT.2015.7155405" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Giner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dyce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2040563" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808118v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vasques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2000273" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Maalej" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872484" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cance" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2011.48" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872481" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967648" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798317" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00510207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836845.1836921" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04891443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2024.02.0130" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/energy-efficiency-a-bridge-to-low-carbon-economy/energy-consumption-improvement-through-a-visualization-software" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38794" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00450487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05003800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01100-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05209865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Viau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716251325133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2023.2190374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.11-30" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.153-177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W6VNX4G5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Torguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100550200006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05405803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3766032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Taupiac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rabier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797854" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01968489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pasquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.14.COLOR-090" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02053010v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Rossa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22219-2_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2018.00107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91584-5_18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3141220" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39510-4_9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAAT.2015.7155405" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Giner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dyce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2040563" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808118v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vasques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2000273" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Maalej" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872484" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cance" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2011.48" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872481" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967648" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798317" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00510207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836845.1836921" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04891443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2024.02.0130" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/energy-efficiency-a-bridge-to-low-carbon-economy/energy-consumption-improvement-through-a-visualization-software" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38794" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00450487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>