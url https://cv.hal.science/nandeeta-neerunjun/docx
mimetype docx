--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -819,142 +819,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions pricing instruments with intermittent renewables: second-best policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IAEE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, King Abdullah Petroleum Studies and Research Center (KAPSARC) and Saudi Association for Energy Economics (SAEE), Feb 2023, Riyadh, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">28th Annual Conference of the European Association of Environmental and Resource Economist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyprus Institute, Cyprus University of Technology and Department of Economics of the University of Cyprus, Jun 2023, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214448v1</w:t>
+                <w:t xml:space="preserve">hal-04552500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions pricing instruments with intermittent renewables: second-best policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Conference of the European Association of Environmental and Resource Economist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyprus Institute, Cyprus University of Technology and Department of Economics of the University of Cyprus, Jun 2023, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">44th IAEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, King Abdullah Petroleum Studies and Research Center (KAPSARC) and Saudi Association for Energy Economics (SAEE), Feb 2023, Riyadh, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552500v1</w:t>
+                <w:t xml:space="preserve">hal-05214448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions pricing instruments with intermittent renewables: second-best policy</w:t>
               </w:r>
@@ -1026,211 +1026,211 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions pricing instruments with intermittent renewables: second-best policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURED 2022 Conference on Sustainable Resource Use and Economic Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETH Zurich, Jun 2022, Monté Verità, Switzerland</w:t>
+              <w:t xml:space="preserve">9th FAERE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Rouen Normandy, Sep 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552449v1</w:t>
+                <w:t xml:space="preserve">hal-04552471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions pricing instruments with intermittent renewables: second-best policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAEE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Graduate Institute for Policy Studies, Jul 2022, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">SURED 2022 Conference on Sustainable Resource Use and Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETH Zurich, Jun 2022, Monté Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552463v1</w:t>
+                <w:t xml:space="preserve">hal-04552449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions pricing instruments with intermittent renewables: second-best policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th FAERE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Rouen Normandy, Sep 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">43rd IAEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Graduate Institute for Policy Studies, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552471v1</w:t>
+                <w:t xml:space="preserve">hal-04552463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions pricing instruments with intermittent renewables: second-best policy</w:t>
               </w:r>
@@ -1997,51 +1997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/nandeetaneerunjun/about" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/nandeeta-n/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandeeta Neerunjun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2025.114840" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Stahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108801" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2022.09.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dhaussy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03740013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/nandeetaneerunjun/about" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/nandeeta-n/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandeeta Neerunjun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2025.114840" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Stahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108801" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2022.09.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dhaussy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03740013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>