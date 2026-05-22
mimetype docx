--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1026,211 +1026,211 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions pricing instruments with intermittent renewables: second-best policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th FAERE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Rouen Normandy, Sep 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">SURED 2022 Conference on Sustainable Resource Use and Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETH Zurich, Jun 2022, Monté Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552471v1</w:t>
+                <w:t xml:space="preserve">hal-04552449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions pricing instruments with intermittent renewables: second-best policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURED 2022 Conference on Sustainable Resource Use and Economic Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETH Zurich, Jun 2022, Monté Verità, Switzerland</w:t>
+              <w:t xml:space="preserve">43rd IAEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Graduate Institute for Policy Studies, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552449v1</w:t>
+                <w:t xml:space="preserve">hal-04552463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions pricing instruments with intermittent renewables: second-best policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandeeta Neerunjun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAEE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Graduate Institute for Policy Studies, Jul 2022, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">9th FAERE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Rouen Normandy, Sep 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552463v1</w:t>
+                <w:t xml:space="preserve">hal-04552471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions pricing instruments with intermittent renewables: second-best policy</w:t>
               </w:r>
@@ -1997,51 +1997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/nandeetaneerunjun/about" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/nandeeta-n/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandeeta Neerunjun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2025.114840" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Stahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108801" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2022.09.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dhaussy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03740013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/nandeetaneerunjun/about" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/nandeeta-n/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandeeta Neerunjun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2025.114840" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Stahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108801" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2022.09.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dhaussy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03740013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>