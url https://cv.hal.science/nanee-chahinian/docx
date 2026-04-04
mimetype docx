--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -66,8167 +66,8292 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U-NetMN et SegNetMN : modèles U-Net et SegNet modifiés pour la détection des surfaces en eau par segmentation d’images SAR bimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Kzadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Alberto Cardillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Riffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Eau &amp; Intelligence Artificielle 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evapotranspiration estimates in Sahel regions using an ensemble contextual model: medium &amp; high spatial resolution data comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jun 2025, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U-NetMN and SegNetMN: Modified U-Net and SegNet Models for Bimodal SAR Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Kzadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Alberto Cardillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 International Conference on Circuit, Systems and Communication (ICCSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Fez, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCSC66714.2025.11135135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addressing Common Inconsistencies in Sewer Networks Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naneé Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel Benchmark for NER in the Wastewater and Stormwater Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Alberto Cardillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Debole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Aelami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IEEE CiSt'25 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marrakech (Maroc), Morocco. pp.226-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CiSt65886.2025.11224095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Feasibility of LLM-based Automated Generation and Filtering of Competency Questions for Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola Mahlaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Maria Keet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LDK'25, Proceedings of the 5th Conference onLanguage, Data and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de l’évolution des ressources hydrologiques et végétales au Sahel agropastoral sous contrainte climatique et anthropique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mainassara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building a Wastewater Network Graph from Inspection Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thu Tran-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDS 2024 - 2nd International Conference on Intelligent Systems and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nha Trang city, Vietnam. pp.188-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-9613-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783710v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flood mapping using high-resolution topography and crowdsourced data with the geomorphic HAND approach in rural plains [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouya Hdeib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Graph-Based Representation of Wastewater Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram El Miqdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE BigData 2024 - 2024 IEEE International Conference on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des pratiques agricoles sur la modélisation écohydrologique en zone agropastorale endoréique sahélienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everything You Always Wanted to Know About Urban Water Networks But Were Afraid to Ask -Extended Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENIGMA 2023 - 1st Workshop on AI-driven heterogeneous data management: Completing, merging, handling inconsistencies and query-answering, co-located with 20th International Conference on Principles of Knowledge Representation and Reasoning (KR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametrization of a wastewater hydraulic model under incomplete data constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucarest, Romania. pp.012053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1136/1/012053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imperfect data and hydraulic modelling of urban drainage networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECSQARU 2023 - 17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty. Special session on AI and heterogeneous data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Flinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématique de modélisation écohydrologique en région méditerranéenne karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème journées de modélisation des surfaces continentales (JMSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Categorizing data imperfections for object matching in wastewater networks using belief theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-targuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI2SD 2022 - International Conference on Advanced Intelligent Systems for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missing data completion in wastewater network databases: the added-value of Graph Convolutional Neural Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WEIR-P: An Information Extraction Pipeline for the Wastewater Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RCIS 2021 - 5th International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75018-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WEIR-P: An Information Extraction Pipeline for the Wastewater Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainfall measurement from mobile telecommunication network and potential benefit for urban hydrology in Africa : a simulation framework for uncertainty propagation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Turko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological processes and water security in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Wallingford, United Kingdom. pp.237--240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-383-237-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining model-driven engineering and sewerage networks: towards a generic representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CiST'20 - 6th IEEE Congress on Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Agadir - Essaouira (postponed to June 2021), Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIST49399.2021.9357171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection de regards de visite sur des images à haute résolution spatiale par une méthode d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss En-Nejjary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEMU: Télédétection pour l'Etude des Milieux Urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégadonnées, données liées et fouille de données pour les réseaux d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAGEO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LARGE-SCALE GIS-BASED URBAN FLOOD MODELLING: A CASE STUDY ON THE CITY OF OUAGADOUGOU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Adamovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SimHydro2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU2017 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic reconstruction of urban wastewater and stormwater networks based on uncertain manhole cover locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Subsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICUD: International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.2345-2352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584776v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhole Cover Localization in Aerial Images with a Deep Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss En-Nejjary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Hannover Workshop: HRIGI 17 – CMRT 17 – ISA 17 – EuroCOW 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.333-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-1-W1-333-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can big data be used to reduce uncertainty in stormwater modelling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatial Accuracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.322-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhole cover detection using a geometrical filter on very high resolution aerial and satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JURSE 2015, Joint Urban Remote Sensing Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. 4p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of manhole covers in high-resolution aerial images of urban areas by combining two methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JURSE: Joint Urban Remote Sensing Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the impact of land use in farmed catchments using a distributed hydrological modeling approach : application in various agro-hydro-climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French American Water and Climate Change Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Purdue University, Indiana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrological processes in farmed basins across scales, from plot to catchment: stakes and examples / Procesos hidrológicos en cuencas cultivadas a través de escalas, de la parcela a la cuenca: intereses y ejemplos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centro Agronómico Tropical de Investigación y Enseñanza (CATIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Turrialba, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles stratégies de prise en compte de la variabilité spatiale de la pluie à partir d'un modèle global?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Radar hydrométéorologique / Prise en compte d'une lame d'eau spatialisée en hydrologie. Collaboration franco-québecoise ORACLE/GREGU, Antony,12-13 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Antony, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des variabilités spatio-temporelles dans les modèles pluie-débit pour une meilleure prévision des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Marie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Sewer Network Topology Using Graph Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 18 (2), pp.222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w18020222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel region using an ensemble contextual model with automated heterogeneity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.100229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.srs.2025.100229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dempster-Shafer theory for object matching under data imperfection constraints: Application to wastewater networks' line matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Belghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Et-targuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.122304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ins.2025.122304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating terrain-based HAND-SRC flood mapping model in low-relief rural plains using high resolution topography and crowdsourced data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sabeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouya Hdeib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 652, pp.132649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Wastewater Network Graph and Detecting Anomalies from Inspection Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Thu Tran-Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanee Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (7), pp.837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42979-025-04372-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of an early flood warning system in Bamako (Mali): Lessons learned from the flood of May 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Alcoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndji Dit Jacques Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (3), pp.e12878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfr3.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a generic fusion framework for underground networks involving model-driven engineering domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (2), pp.8 - 19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57675/IMIST.PRSM/ijist-v6i2.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Convolutional Networks: Application to Database Completion of Wastewater Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Belghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanee Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), pp.1681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w13121681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network representation in hydrological modelling on urban catchments in data-scarce contexts: A case study on the Oued Fez catchment (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Bouizrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Rais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34, pp.100800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall measurement from Commercial microwave links for urban hydrology in Africa: a simulation framework for sensitivity analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Turko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeste Kacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (7), pp.1819-1834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JHM-D-20-0163.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic mapping of urban wastewater networks based on manhole cover locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78, pp.101370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2019.101370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of index systems for rating water quality in intermittent rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 190 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10661-017-6396-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Manhole Covers in High-Resolution Aerial Images of Urban Areas by Combining Two Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (5), pp.1802-1807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2504401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water quality assessment of highly polluted rivers in a semi-arid Mediterranean zone Oued Fez and Sebou River (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ijjaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 510, pp.26 - 34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial variability of organotins in an intermittent Mediterranean river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 128, pp.173 - 181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of river sediments in contamination storage downstream of a waste water treatment plant in low flow conditions: Organotins, faecal indicator bacteria and nutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 114, pp.70 - 81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different multi-objective calibration criteria using a conceptual rainfall-runoff model of flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (4), pp.519-535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-13-519-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed hydrological modelling of a Mediterranean mountainous catchment - Model construction and multi-site validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 337 (1-2), pp.35-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different multi-objective calibration criteria of a conceptual rainfall-runoff model of flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (3), pp.1031-1067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of the hydraulic conductivity of a crusted soil on overland flow modelling at the field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (8), pp.1701-1722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.5948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for temporal variation in soil hydrological properties when simulating surface runoff on tilled plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 326 (1-4), pp.135 -152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of infiltration models to simulate flood events at the field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 306 (1-4), pp.191-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681006v1</w:t>
-              </w:r>
-[...4305 lines deleted...]
-                <w:t xml:space="preserve">hal-02586797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SewerNet domain ontology: on clarifying and harmonising terminology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maria Keet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change impacts on hydrological and plant resources in the agro-pastoral Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Maïnassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. Copernicus, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Caractérisation des processus éco-hydro-géologique autour du site de Ceyrac (Pompignan, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Samuel Bitaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
+              <w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285490v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des processus éco-hydro-géologique autour du site de Ceyrac (Pompignan, Gard)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+                <w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Barral</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bitaud</w:t>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933212v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Berthelin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIStoSWMM: Outil de complétion automatique d'une carte au format SIG pour la modélisation hydraulique d'un réseau d'assainissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bel-Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMSC-2019 : Journées de Modélisation des Surfaces Continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION A FINE RESOLUTION SPATIALE DES INONDATIONS DANS UNE AGGLOMERATION URBAINE, PAR COUPLAGE D’UN MODELE HYDROLOGIQUE ET D’UN MODELE DE TRANSFERT EN RESEAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Alcoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gnenakantanhan Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la prévision des crues à la gestion de crise.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Avignon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8236,839 +8361,839 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrage des modèles hydrologiques : des mesures in-situ à l'intégration de méthodes issues de l’intelligence artificielle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Unviersité de Montpellier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04949608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue of the models used in MOPEX 2004/2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sten Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyun Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Littlewood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter Experiment MOPEX. IAHS Publ. 307</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISH, pp.41-93, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MOPEX 2004 French database: main hydrological and morphological characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter Experiment MOPEX. IAHS Publ. 307</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISH, pp.29-40, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction and synthesis: Why should hydrologists work on a large number of basin data sets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Schaake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Large sample basin experiments for hydrological parametrization : results of the models parameter experiment- MOPEX. IAHS Red Books Series n° 307</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISH, pp.1-5, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compilation of the MOPEX 2004 results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyun Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoshin Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Large Sample Basin Experiments for Hydrological Model Parameterization: Results of the Model Parameter Experiment MOPEX. IAHS Publ. 307</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISH, pp.313-338, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large sample basin experiments for hydrological model parameterisation: Results of the Model Parameter Experiment-MOPEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Schaake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AISH, pp.347, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588682v1</w:t>
-              </w:r>
-[...496 lines deleted...]
-                <w:t xml:space="preserve">hal-02588696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrisation multi-critère et multi-échelle d’un modèle hydrologique spatialisé de crue en milieu agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Montpellier 2 (Sciences et Techniques), 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02829329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9215,51 +9340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020222" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belghaddar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-targuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2025.122304" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouya Hdeib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132649" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thu Tran-Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanee Chahinian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04372-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Alcoba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndji Dit Jacques Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazenave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v6i2.199" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121681" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouizrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#252;ller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Rais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100800" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Kacou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-20-0163.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2019.101370" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ra&#239;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ijjaali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.12.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.09.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRN4731-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-519-2009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bocquillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMBH5H90-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330798v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5948" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX8QG5JP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD5F4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.09.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10806KV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Kzadri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSC66714.2025.11135135" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane&#233; Chahinian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Debole" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Aelami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt65886.2025.11224095" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284209v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zola Mahlaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maria Keet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783710v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9613-7_14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090860v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mainassara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554665v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-957" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Miqdadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abouzid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857301v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1136/1/012053" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03895540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264958v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8350" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcoba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-237-2020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108996v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST49399.2021.9357171" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Adamovic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cass&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crespy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588194v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586797v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maria Keet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8662" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Collet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11068" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492971v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bel-Ghaddar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926155v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazenave" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnenakantanhan Coulibaly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hall" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588689v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Duan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Littlewood" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588688v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588687v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588696v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829329v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Kzadri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Riffi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSC66714.2025.11135135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane&#233; Chahinian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Debole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Aelami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt65886.2025.11224095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zola Mahlaza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maria Keet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mainassara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783710v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thu Tran-Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9613-7_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouya Hdeib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Miqdadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abouzid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belghaddar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1136/1/012053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03895540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-targuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8350" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcoba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-237-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST49399.2021.9357171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Adamovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cass&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crespy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020222" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2025.122304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132649" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanee Chahinian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04372-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Alcoba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndji Dit Jacques Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazenave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12878" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685139v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v6i2.199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121681" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouizrou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#252;ller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Rais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Kacou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-20-0163.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2019.101370" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ra&#239;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ijjaali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.12.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.09.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRN4731-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-519-2009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bocquillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMBH5H90-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330798v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5948" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX8QG5JP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD5F4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681006v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.09.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10806KV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maria Keet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8662" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Collet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11068" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492971v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bel-Ghaddar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazenave" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnenakantanhan Coulibaly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949608v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Duan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Littlewood" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588688v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588687v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588696v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588682v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829329v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>