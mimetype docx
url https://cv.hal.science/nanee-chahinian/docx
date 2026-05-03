--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -4636,295 +4636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel region using an ensemble contextual model with automated heterogeneity assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">Dempster-Shafer theory for object matching under data imperfection constraints: Application to wastewater networks' line matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Et-targuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.100229. </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.122304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.srs.2025.100229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2025.122304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074158v1</w:t>
+                <w:t xml:space="preserve">hal-05078985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dempster-Shafer theory for object matching under data imperfection constraints: Application to wastewater networks' line matching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Et-targuy</w:t>
+                <w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel region using an ensemble contextual model with automated heterogeneity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.122304. </w:t>
+              <w:t xml:space="preserve">Science of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.100229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2025.122304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.srs.2025.100229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078985v1</w:t>
+                <w:t xml:space="preserve">hal-05074158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating terrain-based HAND-SRC flood mapping model in low-relief rural plains using high resolution topography and crowdsourced data</w:t>
               </w:r>
@@ -9340,51 +9340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Kzadri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Riffi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSC66714.2025.11135135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane&#233; Chahinian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Debole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Aelami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt65886.2025.11224095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zola Mahlaza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maria Keet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mainassara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783710v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thu Tran-Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9613-7_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouya Hdeib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Miqdadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abouzid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belghaddar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1136/1/012053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03895540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-targuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8350" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcoba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-237-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST49399.2021.9357171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Adamovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cass&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crespy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020222" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2025.122304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132649" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanee Chahinian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04372-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Alcoba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndji Dit Jacques Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazenave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12878" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685139v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v6i2.199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121681" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouizrou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#252;ller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Rais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Kacou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-20-0163.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2019.101370" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ra&#239;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ijjaali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.12.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.09.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRN4731-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-519-2009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bocquillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMBH5H90-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330798v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5948" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX8QG5JP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD5F4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681006v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.09.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10806KV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maria Keet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8662" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Collet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11068" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492971v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bel-Ghaddar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazenave" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnenakantanhan Coulibaly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949608v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Duan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Littlewood" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588688v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588687v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588696v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588682v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829329v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Kzadri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Riffi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSC66714.2025.11135135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane&#233; Chahinian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Debole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Aelami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt65886.2025.11224095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zola Mahlaza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maria Keet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mainassara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783710v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thu Tran-Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9613-7_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouya Hdeib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Miqdadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abouzid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belghaddar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1136/1/012053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03895540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-targuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8350" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcoba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-237-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST49399.2021.9357171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Adamovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cass&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crespy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020222" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2025.122304" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132649" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanee Chahinian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04372-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Alcoba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndji Dit Jacques Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazenave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12878" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685139v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v6i2.199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121681" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouizrou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#252;ller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Rais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Kacou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-20-0163.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2019.101370" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ra&#239;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ijjaali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.12.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.09.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRN4731-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-519-2009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bocquillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMBH5H90-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330798v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5948" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX8QG5JP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD5F4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681006v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.09.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10806KV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maria Keet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8662" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Collet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11068" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492971v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bel-Ghaddar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazenave" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnenakantanhan Coulibaly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949608v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Duan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Littlewood" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588688v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588687v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588696v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588682v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829329v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>