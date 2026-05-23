--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -350,265 +350,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-NetMN and SegNetMN: Modified U-Net and SegNet Models for Bimodal SAR Image Segmentation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing Common Inconsistencies in Sewer Networks Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delenne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Batoul Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naneé Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Circuit, Systems and Communication (ICCSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCSC66714.2025.11135135⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447986v1</w:t>
+                <w:t xml:space="preserve">hal-05010785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Common Inconsistencies in Sewer Networks Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naneé Chahinian</w:t>
+                <w:t xml:space="preserve">U-NetMN and SegNetMN: Modified U-Net and SegNet Models for Bimodal SAR Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Kzadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Alberto Cardillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Pasquier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">2025 International Conference on Circuit, Systems and Communication (ICCSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Fez, Morocco. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCSC66714.2025.11135135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010785v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Benchmark for NER in the Wastewater and Stormwater Domain</w:t>
               </w:r>
@@ -767,51 +767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Maria Keet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Haydar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LDK'25, Proceedings of the 5th Conference onLanguage, Data and Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1000,51 +1000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1273,51 +1273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE BigData 2024 - 2024 IEEE International Conference on Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1480,90 +1480,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everything You Always Wanted to Know About Urban Water Networks But Were Afraid to Ask -Extended Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENIGMA 2023 - 1st Workshop on AI-driven heterogeneous data management: Completing, merging, handling inconsistencies and query-answering, co-located with 20th International Conference on Principles of Knowledge Representation and Reasoning (KR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1601,51 +1601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrization of a wastewater hydraulic model under incomplete data constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Belghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect data and hydraulic modelling of urban drainage networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Belghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,51 +2201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing data completion in wastewater network databases: the added-value of Graph Convolutional Neural Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Belghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,51 +2357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2759,51 +2759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3005,51 +3005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonnabaud La Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3229,51 +3229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,51 +3531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Hannover Workshop: HRIGI 17 – CMRT 17 – ISA 17 – EuroCOW 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.333-338, </w:t>
@@ -3924,51 +3924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JURSE: Joint Urban Remote Sensing Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. </w:t>
@@ -4538,77 +4538,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Sewer Network Topology Using Graph Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 18 (2), pp.222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5083,51 +5083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanee Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (7), pp.837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5330,51 +5330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5836,51 +5836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic mapping of urban wastewater networks based on manhole cover locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6143,51 +6143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (5), pp.1802-1807. </w:t>
@@ -7368,51 +7368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SewerNet domain ontology: on clarifying and harmonising terminology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maria Keet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8106,51 +8106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIStoSWMM: Outil de complétion automatique d'une carte au format SIG pour la modélisation hydraulique d'un réseau d'assainissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bel-Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9340,51 +9340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Kzadri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Riffi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSC66714.2025.11135135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane&#233; Chahinian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Debole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Aelami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt65886.2025.11224095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zola Mahlaza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maria Keet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mainassara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783710v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thu Tran-Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9613-7_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouya Hdeib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Miqdadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abouzid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belghaddar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1136/1/012053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03895540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-targuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8350" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcoba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-237-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST49399.2021.9357171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Adamovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cass&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crespy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020222" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2025.122304" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132649" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanee Chahinian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04372-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Alcoba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndji Dit Jacques Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazenave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12878" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685139v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v6i2.199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121681" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouizrou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#252;ller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Rais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Kacou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-20-0163.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2019.101370" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ra&#239;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ijjaali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.12.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.09.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRN4731-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-519-2009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bocquillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMBH5H90-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330798v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5948" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX8QG5JP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD5F4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681006v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.09.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10806KV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maria Keet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8662" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Collet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11068" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492971v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bel-Ghaddar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazenave" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnenakantanhan Coulibaly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949608v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Duan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Littlewood" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588688v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588687v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588696v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588682v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829329v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Kzadri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Alberto Cardillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Riffi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane&#233; Chahinian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSC66714.2025.11135135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Debole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Aelami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt65886.2025.11224095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zola Mahlaza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maria Keet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mainassara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783710v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thu Tran-Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9613-7_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouya Hdeib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Miqdadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abouzid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Conrad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03857301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belghaddar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1136/1/012053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03895540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Et-targuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8350" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnabaud La Bruy&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Julien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcoba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-237-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST49399.2021.9357171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Adamovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cass&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crespy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120521" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020222" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2025.122304" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132649" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanee Chahinian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04372-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Alcoba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndji Dit Jacques Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazenave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12878" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685139v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v6i2.199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121681" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouizrou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#252;ller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Rais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Turko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Kacou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-20-0163.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2019.101370" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Ra&#239;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6396-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ra&#239;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ijjaali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.12.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZGR81FL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.09.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRN4731-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-519-2009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bocquillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMBH5H90-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330798v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5948" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX8QG5JP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD5F4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681006v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.09.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10806KV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maria Keet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8662" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Collet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11068" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492971v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bel-Ghaddar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazenave" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnenakantanhan Coulibaly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04949608v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Duan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Littlewood" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588688v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588687v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588696v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588682v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829329v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>